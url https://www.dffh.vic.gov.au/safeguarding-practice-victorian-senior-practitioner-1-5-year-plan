--- v0 (2026-09-19)
+++ v1 (2026-10-09)
@@ -221,123 +221,853 @@
     </w:p>
     <w:p w14:paraId="59E4D263" w14:textId="77777777" w:rsidR="00580394" w:rsidRPr="00C213D4" w:rsidRDefault="00580394" w:rsidP="007173CA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:sectPr w:rsidR="00580394" w:rsidRPr="00C213D4" w:rsidSect="00F25083">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1560" w:right="851" w:bottom="567" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5864A060" w14:textId="77777777" w:rsidR="00C87880" w:rsidRDefault="00C87880">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C87880">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56673B3C" wp14:editId="774B80E1">
             <wp:extent cx="9594923" cy="5063706"/>
             <wp:effectExtent l="0" t="0" r="6350" b="3810"/>
             <wp:docPr id="871862581" name="Picture 1" descr="A description of the content of this image is available on the following pages under the 'Safeguarding practice: Victorian Senior Practitioner (VSP) plan 2026–2030 image description' heading."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="871862581" name="Picture 1" descr="A description of the content of this image is available on the following pages under the 'Safeguarding practice: Victorian Senior Practitioner (VSP) plan 2026–2030 image description' heading."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="9605487" cy="5069281"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="063B0F73" w14:textId="4D305F82" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Safeguarding practice</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17A68">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Victorian Senior Practitioner (VSP) plan 2026–2030</w:t>
+      </w:r>
+      <w:r w:rsidR="00611EC5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C213D4">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00611EC5">
+        <w:t>image description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CC56A4" w14:textId="77777777" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Our purpose </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14249D55" w14:textId="77777777" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00C213D4">
+      <w:pPr>
+        <w:pStyle w:val="Introtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We are committed to upholding human rights and improving the quality of life for vulnerable Victorians with disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB491DB" w14:textId="77777777" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="0091566D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We do this by building the capacity of the disability sector to reduce and eliminate restrictive practices through:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394C5F71" w14:textId="2F26EF58" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>education and training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F64692" w14:textId="03B8DE03" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>practice leadership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFE24AF" w14:textId="6629C0CD" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>research and data collection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D218A6" w14:textId="6AD65CA6" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>monitoring service provision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0898A8" w14:textId="3CAD46E3" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>systematic collaboration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD544B8" w14:textId="77777777" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Our vision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B9F899" w14:textId="77777777" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00C213D4">
+      <w:pPr>
+        <w:pStyle w:val="Introtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A confident, cohesive VSP leads a capable and connected sector. The sector reduces the use of restrictive practices and prioritises human rights, lived experience and self-determination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2382D070" w14:textId="77777777" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="0091566D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This vision reflects our long-term aspiration: a system that applies, understands and sustains safeguards for people with disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C831DC5" w14:textId="77777777" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5 strategic pillars</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AD503B" w14:textId="5C88369E" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pillar 1: Client voice and self-determination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEBC804" w14:textId="77777777" w:rsidR="0091566D" w:rsidRPr="00027907" w:rsidRDefault="0091566D" w:rsidP="0091566D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We will: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F652075" w14:textId="5E855299" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">develop and implement a client voice framework </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659B34FE" w14:textId="3BBE9325" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">include lived experience representation (staff and/ or advisory capacity) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4CE44B" w14:textId="191FCAEF" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">strengthen engagement with carers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DED9ED" w14:textId="73B8FA27" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">use participatory action research approaches </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5B3A48" w14:textId="1A61A760" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>build strong First Nations partnerships.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71AC14E7" w14:textId="77777777" w:rsidR="00E6220E" w:rsidRDefault="00E6220E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD7A630" w14:textId="77777777" w:rsidR="0091566D" w:rsidRPr="00027907" w:rsidRDefault="0091566D" w:rsidP="0091566D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>We will demonstrate success through:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680F4498" w14:textId="2F5ED56F" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>embedded lived experience in decision making</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC76E29" w14:textId="642EC8B5" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>co designed initiatives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D9E6CB" w14:textId="71D6A93C" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>clear First Nations disability strategy pathways.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20239D8F" w14:textId="77777777" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pillar 2: Practice leadership and sector capability </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1160458D" w14:textId="77777777" w:rsidR="0091566D" w:rsidRPr="00027907" w:rsidRDefault="0091566D" w:rsidP="0091566D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>We will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3558FA74" w14:textId="532748B3" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>provide education and resourcing to providers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318D11E1" w14:textId="251CD611" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>strengthen Aboriginal community-controlled organisation and community partnerships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF3A122" w14:textId="5E4D1840" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">build cross departmental relationships </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C795844" w14:textId="4EA8336E" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>reduce unnecessary sector reliance on VSP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763BE40B" w14:textId="25C9D72F" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>establish and maintain sector practice leadership.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A874CD" w14:textId="77777777" w:rsidR="0091566D" w:rsidRPr="00027907" w:rsidRDefault="0091566D" w:rsidP="00027907">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>We will demonstrate success through:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4395D196" w14:textId="4B50DFD8" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">increased provider capability </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65963DBC" w14:textId="78A83D07" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>strong sector collaboration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE6E086" w14:textId="77777777" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pillar 3: Data, evidence and impact</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13407662" w14:textId="77777777" w:rsidR="0091566D" w:rsidRPr="00027907" w:rsidRDefault="0091566D" w:rsidP="0091566D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We will: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0A5143" w14:textId="693A3465" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>develop an outcomes measurement framework</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DC5201" w14:textId="78F8F475" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>embed evaluation in all major initiatives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3042C1F6" w14:textId="01C730AE" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>strengthen annual reporting and inform strategic decisions with richer outcomes data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C17CCCB" w14:textId="77777777" w:rsidR="0091566D" w:rsidRPr="00027907" w:rsidRDefault="0091566D" w:rsidP="00E6220E">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>We will demonstrate success through:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081833BC" w14:textId="51A34692" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>clear measurement of impact</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23855850" w14:textId="7FD73431" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>evidence of reduced restrictive practices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D99C490" w14:textId="7DFA34E2" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>improved data transparency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B470CE" w14:textId="77777777" w:rsidR="00E6220E" w:rsidRDefault="00E6220E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19148222" w14:textId="77777777" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Pillar 4: Systems, processes and technology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D1115E" w14:textId="77777777" w:rsidR="0091566D" w:rsidRPr="00027907" w:rsidRDefault="0091566D" w:rsidP="0091566D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We will: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699413C5" w14:textId="02CBB053" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>conduct a comprehensive stock take of current work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C7577D" w14:textId="5B381B1F" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>streamline processes and reduce administrative load</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7437F8" w14:textId="12754C3C" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>enhance IT systems and technology solutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4793EBC0" w14:textId="77777777" w:rsidR="0091566D" w:rsidRPr="00027907" w:rsidRDefault="0091566D" w:rsidP="00027907">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>We will demonstrate success through:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C8099B" w14:textId="38FA475B" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>more efficient workflows and reduced duplication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65254584" w14:textId="74903251" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>technology enabled practice improvements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC59437" w14:textId="77777777" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pillar 5: Culture and capability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D3F60C" w14:textId="77777777" w:rsidR="0091566D" w:rsidRPr="00027907" w:rsidRDefault="0091566D" w:rsidP="0091566D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We will: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1392EBB3" w14:textId="5AE73979" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>align professional development plans with strategic priorities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0668F47E" w14:textId="7394AE19" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>uplift VSP team capability to strengthen operational leadership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03783DAD" w14:textId="29E7D870" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>promote reflective practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E2B64B" w14:textId="3E671522" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>build workforce diversity including lived experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327827AD" w14:textId="13A28808" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>use stakeholder feedback to inform practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4696D5D0" w14:textId="77777777" w:rsidR="0091566D" w:rsidRPr="00E73418" w:rsidRDefault="0091566D" w:rsidP="00E6220E">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73418">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>We will demonstrate success through:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23956EB8" w14:textId="5D4943BE" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>development of the VSP learning and development framework</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C560BC" w14:textId="5EB8A9A3" w:rsidR="0091566D" w:rsidRDefault="0091566D" w:rsidP="00E17A68">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>high engagement and collaboration within the VSP and with stakeholders.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="15163" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="15163"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C0BF5" w14:paraId="356631B8" w14:textId="77777777" w:rsidTr="00A4060A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15163" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D40361" w14:textId="32DE2F8F" w:rsidR="00E17A68" w:rsidRDefault="00E17A68" w:rsidP="00E17A68">
+            <w:pPr>
+              <w:pStyle w:val="Accessibilitypara"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk37240926"/>
+            <w:r>
+              <w:t xml:space="preserve">Contact us to receive this document in another format. Please phone Victorian Senior Practitioner at (03) 9096 8427, or email </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="00D043C1">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>VictorianSeniorPractitioner@dffh.vic.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7B9289A9" w14:textId="2419BEB2" w:rsidR="00E17A68" w:rsidRDefault="00E17A68" w:rsidP="00E17A68">
+            <w:pPr>
+              <w:pStyle w:val="Accessibilitypara"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6220E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>If you are d/Deaf, hard of hearing, or have a speech/communication difficulty</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> please contact us through your preferred </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00E17A68">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>National Relay Service (NRS) call channel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links. Then, provide the NRS with our phone number [(03) 9096 8427]. For more information, visit </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00E6220E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>About the National Relay Service</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> https://www.accesshub.gov.au/about-the-nrs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D753B07" w14:textId="099C4DBE" w:rsidR="005C0BF5" w:rsidRDefault="00E17A68" w:rsidP="008C43C3">
+            <w:pPr>
+              <w:pStyle w:val="Imprint"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6220E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>© State of Victoria, Australia, Department of Families, Fairness and Housing, September 2026.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6220E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ISBN 978-1-76171-213-5 (pdf/online/MS word)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6220E">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Available at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00E17A68">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>DFFH – About the Senior Practitioner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C43C3" w:rsidRPr="00491727">
+              <w:t>https://www.dffh.vic.gov.au/about-victorian-senior-practitioner</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6220E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(2604567)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+    </w:tbl>
     <w:p w14:paraId="36D1F17E" w14:textId="67859FE0" w:rsidR="00162CA9" w:rsidRDefault="00162CA9" w:rsidP="009B13DE">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00162CA9" w:rsidSect="00F25083">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="567" w:left="851" w:header="510" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B2D3129" w14:textId="77777777" w:rsidR="005A65B9" w:rsidRDefault="005A65B9">
+    <w:p w14:paraId="0C8F2837" w14:textId="77777777" w:rsidR="00331626" w:rsidRDefault="00331626">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC3BA0D" w14:textId="77777777" w:rsidR="005A65B9" w:rsidRDefault="005A65B9"/>
+    <w:p w14:paraId="6B068C30" w14:textId="77777777" w:rsidR="00331626" w:rsidRDefault="00331626"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6853B149" w14:textId="77777777" w:rsidR="005A65B9" w:rsidRDefault="005A65B9">
+    <w:p w14:paraId="3DA3B367" w14:textId="77777777" w:rsidR="00331626" w:rsidRDefault="00331626">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC5266B" w14:textId="77777777" w:rsidR="005A65B9" w:rsidRDefault="005A65B9"/>
+    <w:p w14:paraId="4C2655A7" w14:textId="77777777" w:rsidR="00331626" w:rsidRDefault="00331626"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -358,66 +1088,65 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Ebrima"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -857,78 +1586,84 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00D378CD">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43580634" w14:textId="77777777" w:rsidR="005A65B9" w:rsidRDefault="005A65B9" w:rsidP="00207717">
+    <w:p w14:paraId="53A993CC" w14:textId="77777777" w:rsidR="00331626" w:rsidRDefault="00331626" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59A1F50F" w14:textId="77777777" w:rsidR="005A65B9" w:rsidRDefault="005A65B9">
+    <w:p w14:paraId="7B703B57" w14:textId="77777777" w:rsidR="00331626" w:rsidRDefault="00331626">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35433018" w14:textId="77777777" w:rsidR="005A65B9" w:rsidRDefault="005A65B9"/>
+    <w:p w14:paraId="1BA17FB4" w14:textId="77777777" w:rsidR="00331626" w:rsidRDefault="00331626"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32C9B4DB" w14:textId="7EBCB962" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="00E17A68" w:rsidP="00E17A68">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
-      <w:t>Safeguarding practice: Victorian Senior Practitioner plan 2026–2030</w:t>
+      <w:t>Safeguarding practice</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r>
+      <w:t>Victorian Senior Practitioner plan 2026–2030</w:t>
     </w:r>
     <w:r w:rsidR="00B14B5F">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
@@ -3457,51 +4192,51 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3843,51 +4578,50 @@
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
     <w:rsid w:val="00536499"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="00572E6F"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="0058757E"/>
     <w:rsid w:val="00590D92"/>
     <w:rsid w:val="005941AA"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="005A090D"/>
     <w:rsid w:val="005A479D"/>
-    <w:rsid w:val="005A65B9"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
     <w:rsid w:val="005C0BF5"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005C6684"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005E06E3"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="006041AD"/>
@@ -4031,51 +4765,50 @@
     <w:rsid w:val="0082366F"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="00837F0F"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="0085232E"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="00860351"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="008722D0"/>
     <w:rsid w:val="00872C54"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="00874275"/>
     <w:rsid w:val="00875285"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00894BC4"/>
-    <w:rsid w:val="00894D41"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008B2029"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B30DE"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B3BD8"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B57C7"/>
     <w:rsid w:val="008C2F92"/>
     <w:rsid w:val="008C43C3"/>
     <w:rsid w:val="008C589D"/>
     <w:rsid w:val="008C6D51"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D5C45"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008E4376"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
@@ -4303,51 +5036,50 @@
     <w:rsid w:val="00C72379"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C74C5D"/>
     <w:rsid w:val="00C863C4"/>
     <w:rsid w:val="00C87880"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00C975CA"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA1B7E"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CC0C72"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CC318A"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CE12AF"/>
     <w:rsid w:val="00CE225F"/>
-    <w:rsid w:val="00CE242B"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF4148"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D06310"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D378CD"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
@@ -4484,51 +5216,50 @@
     <w:rsid w:val="00F476B8"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F66B77"/>
     <w:rsid w:val="00F6768F"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F751E5"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F868E3"/>
     <w:rsid w:val="00F938BA"/>
-    <w:rsid w:val="00F959DB"/>
     <w:rsid w:val="00F97919"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FB3501"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB5C71"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC1C3C"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC5E8E"/>
     <w:rsid w:val="00FD2A22"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD42AF"/>
     <w:rsid w:val="00FD47C4"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE3F3D"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
@@ -6358,51 +7089,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VictorianSeniorPractitioner@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/about-victorian-senior-practitioner" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6667,194 +7398,239 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C69AC850EB1272409BA2C1FBC19EF76E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="af867e482e27c6b41742a01e7a373f71">
-[...1 lines deleted...]
-    <xsd:import namespace="4e215951-877f-406e-851e-0dcf4c0fa6c4"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="06badf41-c0a1-41a6-983a-efd542c2c878">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="06badf41-c0a1-41a6-983a-efd542c2c878" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009F0C4347C5C6D34BA8C9FCC4F57D19B6" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="18c7fd9cbe88b249fccc16b8e3dc3b85">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06badf41-c0a1-41a6-983a-efd542c2c878" xmlns:ns3="51ef5222-d273-4e86-adbf-8aa3d9e99a84" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f0b49b04ae08eb1bb51f083aabde828" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="06badf41-c0a1-41a6-983a-efd542c2c878"/>
+    <xsd:import namespace="51ef5222-d273-4e86-adbf-8aa3d9e99a84"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
-    <xsd:import namespace="cfbfb954-9d57-4645-bfc3-8bd8fae3ecee"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e215951-877f-406e-851e-0dcf4c0fa6c4" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="06badf41-c0a1-41a6-983a-efd542c2c878" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="22" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...21 lines deleted...]
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="51ef5222-d273-4e86-adbf-8aa3d9e99a84" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9f600a83-c8f8-4723-837a-414bcae56036}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="cfbfb954-9d57-4645-bfc3-8bd8fae3ecee">
-[...14 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{fa25f622-3729-4869-8df6-04ced53e6c38}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="51ef5222-d273-4e86-adbf-8aa3d9e99a84">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -6912,152 +7688,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="06badf41-c0a1-41a6-983a-efd542c2c878"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A55015E2-EA5D-4A86-9F2E-8B5C0B4C4A4F}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{220651EA-77DB-4A65-A8AA-A21ECA38F935}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="4e215951-877f-406e-851e-0dcf4c0fa6c4"/>
+    <ds:schemaRef ds:uri="06badf41-c0a1-41a6-983a-efd542c2c878"/>
+    <ds:schemaRef ds:uri="51ef5222-d273-4e86-adbf-8aa3d9e99a84"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
-    <ds:schemaRef ds:uri="cfbfb954-9d57-4645-bfc3-8bd8fae3ecee"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>137</Characters>
+  <Pages>4</Pages>
+  <Words>632</Words>
+  <Characters>3604</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Safeguarding practice: Victorian Senior Practitioner plan 2026–2030</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>159</CharactersWithSpaces>
+  <CharactersWithSpaces>4228</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>7602296</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>36</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://intranet.dhhs.vic.gov.au/graphic-design-process</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7209064</vt:i4>
       </vt:variant>
@@ -7180,66 +7932,67 @@
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc480380484</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Safeguarding practice: Victorian Senior Practitioner plan 2026–2030</dc:title>
   <dc:subject>Safeguarding practice: Victorian Senior Practitioner plan 2026–2030</dc:subject>
   <dc:creator>phone Victorian Senior Practitioner</dc:creator>
   <cp:keywords>Safeguarding practice; Victorian Senior Practitioner; VSP; 2026–2030</cp:keywords>
   <dc:description/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>OPP DFFH cyan factsheet landscape</cp:category>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="version">
     <vt:lpwstr>2022v1 15032022 SBV1 181223</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2022-04-21T08:33:25Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
     <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
     <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
     <vt:lpwstr>16eeee0a-c980-42b4-b3f6-2d74995a4ea7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ContentTypeId">
-    <vt:lpwstr>0x010100C69AC850EB1272409BA2C1FBC19EF76E</vt:lpwstr>
+    <vt:lpwstr>0x0101009F0C4347C5C6D34BA8C9FCC4F57D19B6</vt:lpwstr>
   </property>
 </Properties>
 </file>