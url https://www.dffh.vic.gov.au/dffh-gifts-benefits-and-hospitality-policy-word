--- v1 (2026-01-14)
+++ v2 (2026-04-09)
@@ -257,55 +257,60 @@
         </w:rPr>
         <w:t>Help for people with hearing or speech communication difficulties</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02885002" w14:textId="616EED5D" w:rsidR="00E67A15" w:rsidRPr="00E3298A" w:rsidRDefault="00E67A15" w:rsidP="00E67A15">
       <w:pPr>
         <w:pStyle w:val="Accessibilitypara"/>
       </w:pPr>
       <w:r w:rsidRPr="00E3298A">
         <w:t>Contact us through the National Relay Service (NRS). For more information about the NRS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00E150F4" w:rsidRPr="001F6F92">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>National Relay Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E3298A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004149C4">
         <w:t>https://www.accesshub.gov.au/about-the-nrs</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, or </w:t>
+        <w:t>, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E3298A">
         <w:t>call the NRS Helpdesk on 1800 555 660.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="427200D8" w14:textId="77777777" w:rsidR="00E67A15" w:rsidRDefault="00E67A15" w:rsidP="00E67A15">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="0055119B">
         <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C2F51F" w14:textId="24495BFA" w:rsidR="00E67A15" w:rsidRPr="00025223" w:rsidRDefault="00E67A15" w:rsidP="00E67A15">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
         <w:rPr>
           <w:color w:val="87189D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055119B">
         <w:t xml:space="preserve">© State of Victoria, Australia, Department </w:t>
       </w:r>
       <w:r w:rsidRPr="001B058F">
         <w:t xml:space="preserve">of </w:t>
@@ -2174,50 +2179,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="42C49055" w14:textId="7D50D368" w:rsidR="00FB1F6E" w:rsidRDefault="00AD784C" w:rsidP="00D079AA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D93819F" w14:textId="77777777" w:rsidR="00AA0ADA" w:rsidRDefault="00FB1F6E" w:rsidP="00F37FFD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1D6862" w14:textId="4509770D" w:rsidR="00AA0ADA" w:rsidRDefault="00380BD3" w:rsidP="0084798F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc211960171"/>
       <w:r w:rsidR="00AA0ADA">
         <w:t>Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="56D7B040" w14:textId="248A5538" w:rsidR="00ED13C9" w:rsidRPr="00ED13C9" w:rsidRDefault="00ED13C9" w:rsidP="00ED13C9">
       <w:pPr>
         <w:pStyle w:val="Introtext"/>
@@ -3489,51 +3495,59 @@
       </w:r>
       <w:r w:rsidR="00E07155" w:rsidRPr="00D51899">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>interns, cadets, trainees and work experience students</w:t>
       </w:r>
       <w:r w:rsidR="00E07155" w:rsidRPr="005C452C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="728ADD56" w14:textId="7363050C" w:rsidR="00775934" w:rsidRDefault="00775934" w:rsidP="00B916DE">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>For ease of reading, this policy use</w:t>
       </w:r>
       <w:r w:rsidR="00B61503">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the term ‘employee’ to </w:t>
       </w:r>
       <w:r w:rsidR="000908F0">
-        <w:t>describe all of these people</w:t>
+        <w:t xml:space="preserve">describe </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000908F0">
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000908F0">
+        <w:t xml:space="preserve"> these people</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545A1F2E" w14:textId="38C58955" w:rsidR="00775934" w:rsidRDefault="006E3C6B" w:rsidP="00C77C79">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc208555931"/>
       <w:r>
         <w:t xml:space="preserve">This policy does not apply to the </w:t>
       </w:r>
       <w:r w:rsidR="006B5327">
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:t>epartment’s statutory officeholders or agencies</w:t>
       </w:r>
       <w:r w:rsidR="00775934">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="77ED5EBF" w14:textId="0300B582" w:rsidR="00775934" w:rsidRDefault="00B86C79" w:rsidP="00F37FFD">
@@ -6379,51 +6393,59 @@
             </w:r>
             <w:r w:rsidR="00A61F7C" w:rsidRPr="0091046A">
               <w:t>Integrity team</w:t>
             </w:r>
             <w:r w:rsidR="00AD5BDD">
               <w:br/>
             </w:r>
             <w:r w:rsidR="004C0E82">
               <w:t xml:space="preserve">1300 131 431 or </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidR="00A66854" w:rsidRPr="00A66854">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>public.interest.disclosures@dffh.vic.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="009A4C5C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00A66854">
               <w:t xml:space="preserve"> The team </w:t>
             </w:r>
             <w:r w:rsidR="009A4C5C">
-              <w:t>will report criminal or corrupt conduct to Victoria Police or the Independent Broad-based Anti-corruption Commission</w:t>
+              <w:t>will report criminal or corrupt conduct to Victoria Police or the Independent Broad-based Anti-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="009A4C5C">
+              <w:t>corruption</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009A4C5C">
+              <w:t xml:space="preserve"> Commission</w:t>
             </w:r>
             <w:r w:rsidR="00A14976">
               <w:t xml:space="preserve"> as needed</w:t>
             </w:r>
             <w:r w:rsidR="009A4C5C">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A4C5C" w14:paraId="221C1695" w14:textId="77777777" w:rsidTr="007B6386">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2825" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40A59DA2" w14:textId="0F9E4848" w:rsidR="009A4C5C" w:rsidRPr="006025D3" w:rsidRDefault="004679AD" w:rsidP="00B40B12">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006025D3">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
@@ -8023,51 +8045,59 @@
       <w:r w:rsidR="005833AC" w:rsidRPr="00D92E22">
         <w:t>below</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="008142AF">
         <w:t>If the</w:t>
       </w:r>
       <w:r w:rsidR="00737DA2">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="008142AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00737DA2">
         <w:t xml:space="preserve">returned the </w:t>
       </w:r>
       <w:r w:rsidR="008142AF">
         <w:t xml:space="preserve">offer, </w:t>
       </w:r>
       <w:r w:rsidR="00D30DC7">
         <w:t>record it</w:t>
       </w:r>
       <w:r w:rsidR="008142AF">
-        <w:t xml:space="preserve"> as declined. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008142AF">
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008142AF">
+        <w:t xml:space="preserve"> declined. </w:t>
       </w:r>
       <w:r w:rsidR="003C7028">
         <w:t>If not</w:t>
       </w:r>
       <w:r w:rsidR="00997AF3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D30DC7">
         <w:t>record it as</w:t>
       </w:r>
       <w:r w:rsidR="00CD5893">
         <w:t xml:space="preserve"> accepted and </w:t>
       </w:r>
       <w:r w:rsidR="00A23B83">
         <w:t xml:space="preserve">describe </w:t>
       </w:r>
       <w:r w:rsidR="00CD5893">
         <w:t xml:space="preserve">why </w:t>
       </w:r>
       <w:r w:rsidR="00737DA2">
         <w:t xml:space="preserve">it </w:t>
       </w:r>
       <w:r w:rsidR="003C7028">
         <w:t>couldn’t be refused</w:t>
       </w:r>
@@ -8444,68 +8474,74 @@
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00946C76">
         <w:t xml:space="preserve">t would have caused serious offence to refuse </w:t>
       </w:r>
       <w:r w:rsidR="00B70137">
         <w:t>at the time</w:t>
       </w:r>
       <w:r w:rsidR="00D90A51">
         <w:t>. B</w:t>
       </w:r>
       <w:r w:rsidR="00946C76">
         <w:t>ut remember, this is not usually sufficient reason</w:t>
       </w:r>
       <w:r w:rsidR="00B70137">
         <w:t xml:space="preserve"> to accept a gift</w:t>
       </w:r>
       <w:r w:rsidR="00946C76">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6CBC16" w14:textId="6A87054A" w:rsidR="00AE52EA" w:rsidRDefault="00AE52EA" w:rsidP="00946C76">
+    <w:p w14:paraId="5C6CBC16" w14:textId="16F7BAAD" w:rsidR="00AE52EA" w:rsidRDefault="00AE52EA" w:rsidP="00946C76">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Managers must review forms </w:t>
       </w:r>
       <w:r w:rsidRPr="00B40220">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>as soon as possible</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and within</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40220">
-        <w:t xml:space="preserve"> 14 calendar days</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A86F78">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40220">
+        <w:t xml:space="preserve"> calendar days</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="552BBF8E" w14:textId="31E2CD97" w:rsidR="008169CE" w:rsidRDefault="008169CE" w:rsidP="008169CE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Exceptions to </w:t>
       </w:r>
       <w:r w:rsidR="008C1302">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>declaration rule</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A609F8D" w14:textId="3D6D352B" w:rsidR="008169CE" w:rsidRPr="00742B6F" w:rsidRDefault="008169CE" w:rsidP="008169CE">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
@@ -8722,51 +8758,59 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3640EEC5" w14:textId="405D1F9F" w:rsidR="008169CE" w:rsidRDefault="00D416CD" w:rsidP="00D668E2">
             <w:pPr>
               <w:pStyle w:val="Tabletext6pt"/>
             </w:pPr>
             <w:r>
               <w:t>Some</w:t>
             </w:r>
             <w:r w:rsidR="008169CE">
               <w:t xml:space="preserve"> generic offers </w:t>
             </w:r>
             <w:r>
               <w:t>look</w:t>
             </w:r>
             <w:r w:rsidR="008169CE">
               <w:t xml:space="preserve"> personal</w:t>
             </w:r>
             <w:r w:rsidR="00775997">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="008169CE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D05653">
-              <w:t xml:space="preserve">even though they are sent to a large number of people. </w:t>
+              <w:t xml:space="preserve">even though they are sent to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00D05653">
+              <w:t>a large number of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00D05653">
+              <w:t xml:space="preserve"> people. </w:t>
             </w:r>
             <w:r w:rsidR="00446564">
               <w:t xml:space="preserve">Organisations </w:t>
             </w:r>
             <w:r w:rsidR="00F96787">
               <w:t>can use tools to</w:t>
             </w:r>
             <w:r w:rsidR="00FC13F8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008169CE">
               <w:t>address</w:t>
             </w:r>
             <w:r w:rsidR="00F96787">
               <w:t xml:space="preserve"> them</w:t>
             </w:r>
             <w:r w:rsidR="008169CE">
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidR="00775997">
               <w:t>employee</w:t>
             </w:r>
             <w:r w:rsidR="00F96787">
               <w:t>s</w:t>
             </w:r>
@@ -8816,51 +8860,59 @@
               <w:t>es</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> the employee have a relationship with the organisation that sent the email?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19CEEEEE" w14:textId="13083B53" w:rsidR="008169CE" w:rsidRDefault="008169CE" w:rsidP="00FC13F8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Is the offer related to the employee’s work or their area of the </w:t>
             </w:r>
             <w:r w:rsidR="009F6EB0">
               <w:t>department</w:t>
             </w:r>
             <w:r>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32B0D13E" w14:textId="7585D4AB" w:rsidR="008169CE" w:rsidRDefault="008169CE" w:rsidP="00D668E2">
             <w:pPr>
               <w:pStyle w:val="Tabletext6pt"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">If the answer to all of these questions is ‘no’ then the offer is likely to be generic. </w:t>
+              <w:t xml:space="preserve">If the answer to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> these questions is ‘no’ then the offer is likely to be generic. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="047DB279" w14:textId="41AAF27D" w:rsidR="00775934" w:rsidRDefault="008B4A3B" w:rsidP="006B798D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_4.4_Deciding_ownership"/>
       <w:bookmarkStart w:id="18" w:name="_Toc211960181"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:t>4.4 Deciding</w:t>
       </w:r>
       <w:r w:rsidR="00775934">
         <w:t xml:space="preserve"> ownership</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidDel="008B4A3B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="653477DD" w14:textId="1574DB81" w:rsidR="00775934" w:rsidRDefault="000E6660" w:rsidP="001D1E89">
       <w:pPr>
@@ -11454,51 +11506,59 @@
     <w:p w14:paraId="3E7ABF26" w14:textId="7F62E924" w:rsidR="001E3933" w:rsidRDefault="00C40C31" w:rsidP="001E3933">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The fundraising </w:t>
       </w:r>
       <w:r w:rsidR="001E3933">
         <w:t xml:space="preserve">does not create a conflict of interest (actual, potential or perceived) for the </w:t>
       </w:r>
       <w:r w:rsidR="00D96D4C">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="001E3933">
         <w:t xml:space="preserve">epartment or employees. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0603F2B2" w14:textId="031D37B2" w:rsidR="001E3933" w:rsidRDefault="00D47A95" w:rsidP="001E3933">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="001E3933">
-        <w:t xml:space="preserve">mployees comply with the VPS Code of Conduct at all times. </w:t>
+        <w:t xml:space="preserve">mployees </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E3933">
+        <w:t>comply with the VPS Code of Conduct at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001E3933">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28BEDB60" w14:textId="6818B3A3" w:rsidR="001E3933" w:rsidRPr="001E3933" w:rsidRDefault="001E3933" w:rsidP="009F49F9">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Department funding must not be used to </w:t>
       </w:r>
       <w:r w:rsidR="00BA0DD6">
         <w:t>conduct</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or contribute to employee fundraising. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ECFBB98" w14:textId="0A43E07D" w:rsidR="00775934" w:rsidRDefault="001E3933" w:rsidP="003759CC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc211960191"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>7</w:t>
       </w:r>
@@ -11743,51 +11803,59 @@
       <w:r w:rsidR="009C7114">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D96D4C">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00284E36">
         <w:t>epartment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C0D6B">
         <w:t xml:space="preserve">will report the allegations to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Victoria Police. </w:t>
       </w:r>
       <w:r w:rsidR="007A69A0">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00D96D4C">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="007A69A0">
-        <w:t>epartment also has legal obligations to notify the Independent Broad-based Anti-corruption Commission about improper conduct and corruption.</w:t>
+        <w:t>epartment also has legal obligations to notify the Independent Broad-based Anti-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007A69A0">
+        <w:t>corruption</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A69A0">
+        <w:t xml:space="preserve"> Commission about improper conduct and corruption.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27119340" w14:textId="7ABD88AA" w:rsidR="00956223" w:rsidRDefault="001E3933" w:rsidP="00956223">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc211960193"/>
       <w:r>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00B4231E">
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
       <w:r w:rsidR="00956223">
         <w:t>Speak up – reporting breaches</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="684ACE92" w14:textId="53949238" w:rsidR="00956223" w:rsidRDefault="000D5DE9" w:rsidP="00956223">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
@@ -11970,51 +12038,59 @@
       </w:r>
       <w:r w:rsidR="00956223">
         <w:t xml:space="preserve"> can </w:t>
       </w:r>
       <w:r>
         <w:t>also</w:t>
       </w:r>
       <w:r w:rsidR="00956223">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00614452">
         <w:t>contact</w:t>
       </w:r>
       <w:r w:rsidR="003A19AC">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B681FF8" w14:textId="40B4D26F" w:rsidR="003A19AC" w:rsidRDefault="00956223" w:rsidP="003A19AC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00D96D4C" w:rsidRPr="0091046A">
-        <w:t>Independent Broad-based Anti-corruption Commission</w:t>
+        <w:t>Independent Broad-based Anti-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D96D4C" w:rsidRPr="0091046A">
+        <w:t>corruption</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D96D4C" w:rsidRPr="0091046A">
+        <w:t xml:space="preserve"> Commission</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D96D4C">
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00EE2E27" w:rsidRPr="00211DF0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.ibac.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EE2E27">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="003C384A">
         <w:t>1800 422 284</w:t>
       </w:r>
       <w:r w:rsidR="00EE2E27" w:rsidDel="0047751A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -12583,116 +12659,122 @@
               <w:ind w:left="128"/>
             </w:pPr>
             <w:r w:rsidRPr="00003013">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Version Number</w:t>
             </w:r>
             <w:r w:rsidRPr="00003013">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B59A005" w14:textId="035E276D" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003C7049" w:rsidP="0091046A">
+          <w:p w14:paraId="7B59A005" w14:textId="33288FE3" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003C7049" w:rsidP="0091046A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:ind w:left="128"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="003E5289" w:rsidRPr="00003013">
-              <w:t>.0 </w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B62088">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="003E5289" w:rsidRPr="00003013">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E5289" w:rsidRPr="00003013" w14:paraId="6275A957" w14:textId="77777777" w:rsidTr="007B6386">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FEAFC0A" w14:textId="77777777" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003E5289" w:rsidP="0091046A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:ind w:left="128"/>
             </w:pPr>
             <w:r w:rsidRPr="00003013">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidRPr="00003013">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54D3F548" w14:textId="77777777" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003E5289" w:rsidP="0091046A">
+          <w:p w14:paraId="54D3F548" w14:textId="1AC50BC1" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="00B62088" w:rsidP="0091046A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:ind w:left="128"/>
             </w:pPr>
             <w:r>
-              <w:t>November 2025</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00003013">
+              <w:t>March 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="003E5289" w:rsidRPr="00003013">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E5289" w:rsidRPr="00003013" w14:paraId="5CD7D857" w14:textId="77777777" w:rsidTr="007B6386">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56EE54CE" w14:textId="77777777" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003E5289" w:rsidP="0091046A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:ind w:left="128"/>
             </w:pPr>
@@ -12839,271 +12921,333 @@
               <w:t>Public</w:t>
             </w:r>
             <w:r w:rsidR="003E5289" w:rsidRPr="00003013">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78EB959B" w14:textId="48837E25" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003E5289" w:rsidP="003E5289">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00003013">
         <w:t xml:space="preserve">Change </w:t>
       </w:r>
       <w:r w:rsidR="008A7693">
         <w:t>hi</w:t>
       </w:r>
       <w:r w:rsidRPr="00003013">
         <w:t>story  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblW w:w="9238" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1545"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4890"/>
+        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="1869"/>
+        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="4279"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E5289" w:rsidRPr="00003013" w14:paraId="4FE46F9F" w14:textId="77777777" w:rsidTr="007B6386">
+      <w:tr w:rsidR="008336D9" w:rsidRPr="00003013" w14:paraId="4FE46F9F" w14:textId="77777777" w:rsidTr="00184066">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00D74B2E" w14:textId="77777777" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003E5289" w:rsidP="0091046A">
+          <w:p w14:paraId="00D74B2E" w14:textId="77777777" w:rsidR="003E5289" w:rsidRPr="00184066" w:rsidRDefault="003E5289" w:rsidP="0024603F">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:ind w:left="57"/>
             </w:pPr>
-            <w:r w:rsidRPr="00003013">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00184066">
               <w:t>Version </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcW w:w="1869" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E6BDE87" w14:textId="77777777" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003E5289" w:rsidP="0091046A">
+          <w:p w14:paraId="5E6BDE87" w14:textId="77777777" w:rsidR="003E5289" w:rsidRPr="00184066" w:rsidRDefault="003E5289" w:rsidP="0024603F">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:ind w:left="57"/>
             </w:pPr>
-            <w:r w:rsidRPr="00003013">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00184066">
               <w:t>Issue Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B44D16F" w14:textId="77777777" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003E5289" w:rsidP="0091046A">
+          <w:p w14:paraId="6B44D16F" w14:textId="77777777" w:rsidR="003E5289" w:rsidRPr="00184066" w:rsidRDefault="003E5289" w:rsidP="0024603F">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:ind w:left="57"/>
             </w:pPr>
-            <w:r w:rsidRPr="00003013">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00184066">
               <w:t>Author  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
+            <w:tcW w:w="4279" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A23864F" w14:textId="77777777" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003E5289" w:rsidP="0091046A">
+          <w:p w14:paraId="4A23864F" w14:textId="77777777" w:rsidR="003E5289" w:rsidRPr="00184066" w:rsidRDefault="003E5289" w:rsidP="0024603F">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:ind w:left="57"/>
             </w:pPr>
-            <w:r w:rsidRPr="00003013">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00184066">
               <w:t>Reason for change </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E5289" w:rsidRPr="00003013" w14:paraId="5014696E" w14:textId="77777777" w:rsidTr="007B6386">
+      <w:tr w:rsidR="008336D9" w:rsidRPr="00003013" w14:paraId="5014696E" w14:textId="77777777" w:rsidTr="00184066">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="099B0852" w14:textId="645A1638" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003C384A" w:rsidP="0091046A">
+          <w:p w14:paraId="099B0852" w14:textId="645A1638" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003C384A" w:rsidP="0024603F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
-              <w:ind w:left="128"/>
+              <w:ind w:left="57"/>
             </w:pPr>
             <w:r>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcW w:w="1869" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B9AF84D" w14:textId="2D95618F" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003C384A" w:rsidP="002A4928">
+          <w:p w14:paraId="1B9AF84D" w14:textId="2D95618F" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003C384A" w:rsidP="0024603F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
-              <w:ind w:left="8"/>
+              <w:ind w:left="57"/>
             </w:pPr>
             <w:r>
               <w:t>12 December 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23345287" w14:textId="717D5234" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003C384A" w:rsidP="0091046A">
+          <w:p w14:paraId="23345287" w14:textId="717D5234" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003C384A" w:rsidP="0024603F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
-              <w:ind w:left="128"/>
+              <w:ind w:left="57"/>
             </w:pPr>
             <w:r>
               <w:t>Integrity Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
+            <w:tcW w:w="4279" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="294ED37F" w14:textId="5AF9A813" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003C384A" w:rsidP="0091046A">
+          <w:p w14:paraId="294ED37F" w14:textId="5AF9A813" w:rsidR="003E5289" w:rsidRPr="00003013" w:rsidRDefault="003C384A" w:rsidP="0024603F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
-              <w:ind w:left="128"/>
+              <w:ind w:left="57"/>
             </w:pPr>
             <w:r>
               <w:t>Addition of new IBAC telephone number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008336D9" w:rsidRPr="00003013" w14:paraId="4B0B61DE" w14:textId="77777777" w:rsidTr="00184066">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7078160D" w14:textId="25ED0F44" w:rsidR="006B4F76" w:rsidRDefault="006B4F76" w:rsidP="0024603F">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:ind w:left="57"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49F2D6ED" w14:textId="52C6A1C5" w:rsidR="006B4F76" w:rsidRDefault="00BF7689" w:rsidP="0024603F">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:ind w:left="57"/>
+            </w:pPr>
+            <w:r>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="006B4F76">
+              <w:t xml:space="preserve"> March 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="042C12A6" w14:textId="6947CB1C" w:rsidR="006B4F76" w:rsidRDefault="006B4F76" w:rsidP="0024603F">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:ind w:left="57"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Integrity Unit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29D427E6" w14:textId="44AE04B2" w:rsidR="006B4F76" w:rsidRDefault="00737225" w:rsidP="0024603F">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:ind w:left="57"/>
+            </w:pPr>
+            <w:r>
+              <w:t>New</w:t>
+            </w:r>
+            <w:r w:rsidR="006B4F76">
+              <w:t xml:space="preserve"> timeframe for managers to review</w:t>
+            </w:r>
+            <w:r w:rsidR="000A046B">
+              <w:t xml:space="preserve"> declarations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7100514F" w14:textId="73CB7A2E" w:rsidR="009355E3" w:rsidRDefault="009355E3" w:rsidP="003759CC">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="601B2E12" w14:textId="77EB74DC" w:rsidR="00B916DE" w:rsidRDefault="009355E3" w:rsidP="009355E3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc211960198"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix: </w:t>
       </w:r>
       <w:r w:rsidR="0066231D">
         <w:t>Case studies and e</w:t>
       </w:r>
@@ -15170,148 +15314,148 @@
       </w:r>
       <w:r w:rsidR="007514C5">
         <w:t xml:space="preserve">for their colleague </w:t>
       </w:r>
       <w:r w:rsidR="002F4701">
         <w:t>instead.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A8659D" w:rsidRPr="009355E3" w:rsidSect="00F15144">
       <w:headerReference w:type="even" r:id="rId30"/>
       <w:headerReference w:type="default" r:id="rId31"/>
       <w:footerReference w:type="even" r:id="rId32"/>
       <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C665821" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD">
+    <w:p w14:paraId="377E7BBE" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4F9EF7" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD"/>
+    <w:p w14:paraId="0A5DFA99" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CE15020" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD">
+    <w:p w14:paraId="4D390D00" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACB8AFB" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD"/>
+    <w:p w14:paraId="20B48940" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D935A4D" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD">
+    <w:p w14:paraId="7238A0AD" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
@@ -16059,69 +16203,69 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="585AF584" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD" w:rsidP="00207717">
+    <w:p w14:paraId="7C1BD011" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21C39A10" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD">
+    <w:p w14:paraId="69B01E65" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FA2270" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD"/>
+    <w:p w14:paraId="248AE874" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0CB0DC32" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD">
+    <w:p w14:paraId="43517F05" w14:textId="77777777" w:rsidR="00332ABD" w:rsidRDefault="00332ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B8F185F" w14:textId="3B103123" w:rsidR="00431A70" w:rsidRDefault="00C60411">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
@@ -17929,52 +18073,54 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1823421104">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1308895029">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2131587563">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1259634465">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="41171948">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="802189369">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:writeProtection w:recommended="1"/>
+  <w:zoom w:percent="80"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -17994,50 +18140,51 @@
     <w:rsid w:val="000033F7"/>
     <w:rsid w:val="00003403"/>
     <w:rsid w:val="00004276"/>
     <w:rsid w:val="000046BC"/>
     <w:rsid w:val="0000475E"/>
     <w:rsid w:val="00005347"/>
     <w:rsid w:val="00005DB7"/>
     <w:rsid w:val="0000661B"/>
     <w:rsid w:val="000069C1"/>
     <w:rsid w:val="000072B6"/>
     <w:rsid w:val="0000777A"/>
     <w:rsid w:val="000100BB"/>
     <w:rsid w:val="0001021B"/>
     <w:rsid w:val="00010BE1"/>
     <w:rsid w:val="00011C0B"/>
     <w:rsid w:val="00011D89"/>
     <w:rsid w:val="00012BCA"/>
     <w:rsid w:val="00012C03"/>
     <w:rsid w:val="00013165"/>
     <w:rsid w:val="00013300"/>
     <w:rsid w:val="00013578"/>
     <w:rsid w:val="0001370F"/>
     <w:rsid w:val="00013A8B"/>
     <w:rsid w:val="00013BC3"/>
     <w:rsid w:val="00013DF1"/>
+    <w:rsid w:val="00013E47"/>
     <w:rsid w:val="00014B98"/>
     <w:rsid w:val="000154FD"/>
     <w:rsid w:val="00015F4E"/>
     <w:rsid w:val="0001618F"/>
     <w:rsid w:val="0001647C"/>
     <w:rsid w:val="0001717C"/>
     <w:rsid w:val="000173FF"/>
     <w:rsid w:val="00020678"/>
     <w:rsid w:val="00020699"/>
     <w:rsid w:val="0002072D"/>
     <w:rsid w:val="000213E4"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="00023286"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="00024A44"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
     <w:rsid w:val="00025952"/>
     <w:rsid w:val="00026DD0"/>
     <w:rsid w:val="0002754A"/>
     <w:rsid w:val="00027F03"/>
     <w:rsid w:val="000307E8"/>
     <w:rsid w:val="00030DE6"/>
     <w:rsid w:val="00032DD6"/>
     <w:rsid w:val="000331CA"/>
@@ -18069,90 +18216,92 @@
     <w:rsid w:val="00052F36"/>
     <w:rsid w:val="00053942"/>
     <w:rsid w:val="0005483C"/>
     <w:rsid w:val="000550BF"/>
     <w:rsid w:val="0005599D"/>
     <w:rsid w:val="00055D09"/>
     <w:rsid w:val="0005685B"/>
     <w:rsid w:val="00056C32"/>
     <w:rsid w:val="00056D4A"/>
     <w:rsid w:val="00056EC4"/>
     <w:rsid w:val="00056F58"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="00060CE2"/>
     <w:rsid w:val="0006298A"/>
     <w:rsid w:val="000635F6"/>
     <w:rsid w:val="000638E5"/>
     <w:rsid w:val="000641F1"/>
     <w:rsid w:val="00065FC2"/>
     <w:rsid w:val="000663CD"/>
     <w:rsid w:val="0006660F"/>
     <w:rsid w:val="00071AB3"/>
     <w:rsid w:val="00071AC2"/>
     <w:rsid w:val="00072212"/>
+    <w:rsid w:val="00072359"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="00074602"/>
     <w:rsid w:val="00074ED5"/>
     <w:rsid w:val="00074F05"/>
     <w:rsid w:val="0007705D"/>
     <w:rsid w:val="00080434"/>
     <w:rsid w:val="00080A08"/>
     <w:rsid w:val="000815AB"/>
     <w:rsid w:val="0008170F"/>
     <w:rsid w:val="000819D8"/>
     <w:rsid w:val="0008204A"/>
     <w:rsid w:val="0008220E"/>
     <w:rsid w:val="0008508E"/>
     <w:rsid w:val="0008545D"/>
     <w:rsid w:val="00085F50"/>
     <w:rsid w:val="00087951"/>
     <w:rsid w:val="00087BA9"/>
     <w:rsid w:val="00087FE0"/>
     <w:rsid w:val="0009013F"/>
     <w:rsid w:val="00090631"/>
     <w:rsid w:val="00090690"/>
     <w:rsid w:val="000908F0"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00091B79"/>
     <w:rsid w:val="00091B9C"/>
     <w:rsid w:val="000922B5"/>
     <w:rsid w:val="0009265C"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="00093983"/>
     <w:rsid w:val="000939ED"/>
     <w:rsid w:val="0009465A"/>
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="0009557C"/>
     <w:rsid w:val="00095A6E"/>
     <w:rsid w:val="00095C70"/>
     <w:rsid w:val="00096685"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="00097E49"/>
     <w:rsid w:val="000A012C"/>
+    <w:rsid w:val="000A046B"/>
     <w:rsid w:val="000A0C59"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A0EE6"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1AFA"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A200C"/>
     <w:rsid w:val="000A2476"/>
     <w:rsid w:val="000A2C28"/>
     <w:rsid w:val="000A2FBB"/>
     <w:rsid w:val="000A3306"/>
     <w:rsid w:val="000A38B1"/>
     <w:rsid w:val="000A3D39"/>
     <w:rsid w:val="000A3D76"/>
     <w:rsid w:val="000A4B25"/>
     <w:rsid w:val="000A5EC5"/>
     <w:rsid w:val="000A602B"/>
     <w:rsid w:val="000A641A"/>
     <w:rsid w:val="000A6504"/>
     <w:rsid w:val="000A6946"/>
     <w:rsid w:val="000A69A0"/>
     <w:rsid w:val="000A6BDB"/>
     <w:rsid w:val="000A6E84"/>
     <w:rsid w:val="000B019D"/>
     <w:rsid w:val="000B01C1"/>
@@ -18225,50 +18374,51 @@
     <w:rsid w:val="000E6660"/>
     <w:rsid w:val="000E69D9"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F35A6"/>
     <w:rsid w:val="000F36B5"/>
     <w:rsid w:val="000F3F52"/>
     <w:rsid w:val="000F5080"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="000F5548"/>
     <w:rsid w:val="000F5B32"/>
     <w:rsid w:val="000F5F13"/>
     <w:rsid w:val="000F5FFC"/>
     <w:rsid w:val="000F612E"/>
     <w:rsid w:val="000F700C"/>
     <w:rsid w:val="00100589"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="001013BC"/>
     <w:rsid w:val="0010147B"/>
     <w:rsid w:val="00102032"/>
     <w:rsid w:val="00102DB8"/>
+    <w:rsid w:val="00102E0B"/>
     <w:rsid w:val="001030D9"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="00103552"/>
     <w:rsid w:val="00103636"/>
     <w:rsid w:val="00103918"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="00103ED5"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="0010696B"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="0010716E"/>
     <w:rsid w:val="00107C0A"/>
     <w:rsid w:val="00107F6A"/>
     <w:rsid w:val="001120C5"/>
     <w:rsid w:val="00113778"/>
     <w:rsid w:val="00114CF3"/>
     <w:rsid w:val="00114E22"/>
     <w:rsid w:val="0011575F"/>
     <w:rsid w:val="00115A7C"/>
     <w:rsid w:val="00116E30"/>
     <w:rsid w:val="001177BD"/>
     <w:rsid w:val="0012031A"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00122497"/>
@@ -18287,50 +18437,51 @@
     <w:rsid w:val="001276FA"/>
     <w:rsid w:val="001304EE"/>
     <w:rsid w:val="00131F2A"/>
     <w:rsid w:val="001325A2"/>
     <w:rsid w:val="0013273B"/>
     <w:rsid w:val="00132A4F"/>
     <w:rsid w:val="00133157"/>
     <w:rsid w:val="00134B78"/>
     <w:rsid w:val="00134BF0"/>
     <w:rsid w:val="00135D13"/>
     <w:rsid w:val="0013614F"/>
     <w:rsid w:val="001378AA"/>
     <w:rsid w:val="001406F5"/>
     <w:rsid w:val="001407D0"/>
     <w:rsid w:val="00142B1A"/>
     <w:rsid w:val="0014428A"/>
     <w:rsid w:val="001442BC"/>
     <w:rsid w:val="001447B3"/>
     <w:rsid w:val="00144C39"/>
     <w:rsid w:val="001501D9"/>
     <w:rsid w:val="00150DD1"/>
     <w:rsid w:val="00151B5B"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="00152329"/>
     <w:rsid w:val="001525DF"/>
+    <w:rsid w:val="00152928"/>
     <w:rsid w:val="00152AC1"/>
     <w:rsid w:val="001538F0"/>
     <w:rsid w:val="0015408D"/>
     <w:rsid w:val="00155E57"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="00156DA2"/>
     <w:rsid w:val="00157245"/>
     <w:rsid w:val="0016049D"/>
     <w:rsid w:val="001612C5"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161B01"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162190"/>
     <w:rsid w:val="0016294C"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="00163BC0"/>
     <w:rsid w:val="00163C7A"/>
     <w:rsid w:val="00163D5D"/>
     <w:rsid w:val="001646CD"/>
     <w:rsid w:val="001648F4"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
@@ -18345,50 +18496,51 @@
     <w:rsid w:val="00172734"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="00172D39"/>
     <w:rsid w:val="00172ED0"/>
     <w:rsid w:val="00173032"/>
     <w:rsid w:val="0017372E"/>
     <w:rsid w:val="00173ECF"/>
     <w:rsid w:val="00174574"/>
     <w:rsid w:val="00175123"/>
     <w:rsid w:val="00175267"/>
     <w:rsid w:val="001758B7"/>
     <w:rsid w:val="00175E42"/>
     <w:rsid w:val="001765E4"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="00176DCE"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177784"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
     <w:rsid w:val="00177EC8"/>
     <w:rsid w:val="001811DE"/>
     <w:rsid w:val="00181EAE"/>
     <w:rsid w:val="0018229F"/>
     <w:rsid w:val="0018244E"/>
     <w:rsid w:val="00183356"/>
+    <w:rsid w:val="00184066"/>
     <w:rsid w:val="0018478D"/>
     <w:rsid w:val="00185953"/>
     <w:rsid w:val="00185F72"/>
     <w:rsid w:val="001868A2"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="00186D8C"/>
     <w:rsid w:val="00187BD1"/>
     <w:rsid w:val="00187CB4"/>
     <w:rsid w:val="00187F38"/>
     <w:rsid w:val="0019138B"/>
     <w:rsid w:val="00191733"/>
     <w:rsid w:val="001918C8"/>
     <w:rsid w:val="00192E22"/>
     <w:rsid w:val="00192F9D"/>
     <w:rsid w:val="00194A42"/>
     <w:rsid w:val="00194F09"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="00197B88"/>
     <w:rsid w:val="001A0997"/>
     <w:rsid w:val="001A0F5D"/>
     <w:rsid w:val="001A1717"/>
     <w:rsid w:val="001A1950"/>
@@ -18514,50 +18666,51 @@
     <w:rsid w:val="00231DD9"/>
     <w:rsid w:val="002322C2"/>
     <w:rsid w:val="00232F0B"/>
     <w:rsid w:val="0023328D"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="0023367C"/>
     <w:rsid w:val="00233724"/>
     <w:rsid w:val="00233FF3"/>
     <w:rsid w:val="002342DC"/>
     <w:rsid w:val="00235B26"/>
     <w:rsid w:val="00235D51"/>
     <w:rsid w:val="00235D54"/>
     <w:rsid w:val="002365B4"/>
     <w:rsid w:val="00237B97"/>
     <w:rsid w:val="0024000B"/>
     <w:rsid w:val="00241861"/>
     <w:rsid w:val="00242574"/>
     <w:rsid w:val="002432E1"/>
     <w:rsid w:val="002433F6"/>
     <w:rsid w:val="00243B30"/>
     <w:rsid w:val="00243CA7"/>
     <w:rsid w:val="00244D0B"/>
     <w:rsid w:val="00244D98"/>
     <w:rsid w:val="0024504F"/>
     <w:rsid w:val="00245BD7"/>
+    <w:rsid w:val="0024603F"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246749"/>
     <w:rsid w:val="00246C5E"/>
     <w:rsid w:val="00246FE3"/>
     <w:rsid w:val="002470EA"/>
     <w:rsid w:val="0024741D"/>
     <w:rsid w:val="00250124"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00251343"/>
     <w:rsid w:val="00251801"/>
     <w:rsid w:val="002536A4"/>
     <w:rsid w:val="00253A3E"/>
     <w:rsid w:val="00254F58"/>
     <w:rsid w:val="0025637F"/>
     <w:rsid w:val="00256AD2"/>
     <w:rsid w:val="00256DAA"/>
     <w:rsid w:val="002600BD"/>
     <w:rsid w:val="002608AE"/>
     <w:rsid w:val="002620BC"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="002637A8"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
     <w:rsid w:val="0026522E"/>
     <w:rsid w:val="00265785"/>
@@ -18672,50 +18825,51 @@
     <w:rsid w:val="002D4ACF"/>
     <w:rsid w:val="002D5006"/>
     <w:rsid w:val="002D69C4"/>
     <w:rsid w:val="002D7C61"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E03E8"/>
     <w:rsid w:val="002E0D06"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E1B0A"/>
     <w:rsid w:val="002E2227"/>
     <w:rsid w:val="002E28A2"/>
     <w:rsid w:val="002E3100"/>
     <w:rsid w:val="002E38F9"/>
     <w:rsid w:val="002E4F9D"/>
     <w:rsid w:val="002E52EE"/>
     <w:rsid w:val="002E5565"/>
     <w:rsid w:val="002E6C95"/>
     <w:rsid w:val="002E71C1"/>
     <w:rsid w:val="002E7451"/>
     <w:rsid w:val="002E74D7"/>
     <w:rsid w:val="002E7C36"/>
     <w:rsid w:val="002E7F74"/>
     <w:rsid w:val="002F0BCE"/>
     <w:rsid w:val="002F1611"/>
     <w:rsid w:val="002F1777"/>
+    <w:rsid w:val="002F2609"/>
     <w:rsid w:val="002F2DEC"/>
     <w:rsid w:val="002F369E"/>
     <w:rsid w:val="002F3D32"/>
     <w:rsid w:val="002F413F"/>
     <w:rsid w:val="002F4640"/>
     <w:rsid w:val="002F4701"/>
     <w:rsid w:val="002F58BB"/>
     <w:rsid w:val="002F59DF"/>
     <w:rsid w:val="002F5B00"/>
     <w:rsid w:val="002F5BA3"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
     <w:rsid w:val="002F61CC"/>
     <w:rsid w:val="003000BB"/>
     <w:rsid w:val="00300820"/>
     <w:rsid w:val="00300928"/>
     <w:rsid w:val="003016B7"/>
     <w:rsid w:val="00301FFE"/>
     <w:rsid w:val="00302216"/>
     <w:rsid w:val="00302CB0"/>
     <w:rsid w:val="0030364B"/>
     <w:rsid w:val="00303B40"/>
     <w:rsid w:val="00303E53"/>
     <w:rsid w:val="003044D1"/>
     <w:rsid w:val="00304531"/>
@@ -19103,53 +19257,55 @@
     <w:rsid w:val="004A707D"/>
     <w:rsid w:val="004B03E4"/>
     <w:rsid w:val="004B06E8"/>
     <w:rsid w:val="004B0851"/>
     <w:rsid w:val="004B0971"/>
     <w:rsid w:val="004B0974"/>
     <w:rsid w:val="004B2093"/>
     <w:rsid w:val="004B2513"/>
     <w:rsid w:val="004B27A0"/>
     <w:rsid w:val="004B316F"/>
     <w:rsid w:val="004B35A5"/>
     <w:rsid w:val="004B3E21"/>
     <w:rsid w:val="004B4185"/>
     <w:rsid w:val="004B4601"/>
     <w:rsid w:val="004B5669"/>
     <w:rsid w:val="004B63E8"/>
     <w:rsid w:val="004B663A"/>
     <w:rsid w:val="004C014B"/>
     <w:rsid w:val="004C02DC"/>
     <w:rsid w:val="004C04B0"/>
     <w:rsid w:val="004C0A01"/>
     <w:rsid w:val="004C0B65"/>
     <w:rsid w:val="004C0E82"/>
     <w:rsid w:val="004C1BC0"/>
     <w:rsid w:val="004C2283"/>
+    <w:rsid w:val="004C22CD"/>
     <w:rsid w:val="004C2591"/>
     <w:rsid w:val="004C2B19"/>
     <w:rsid w:val="004C33FE"/>
+    <w:rsid w:val="004C40DC"/>
     <w:rsid w:val="004C5541"/>
     <w:rsid w:val="004C5880"/>
     <w:rsid w:val="004C58FB"/>
     <w:rsid w:val="004C6198"/>
     <w:rsid w:val="004C66D5"/>
     <w:rsid w:val="004C6BD5"/>
     <w:rsid w:val="004C6EBE"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C701A"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004C7147"/>
     <w:rsid w:val="004C7CE0"/>
     <w:rsid w:val="004C7D2E"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D0F10"/>
     <w:rsid w:val="004D12BE"/>
     <w:rsid w:val="004D16E5"/>
     <w:rsid w:val="004D1AD5"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D228C"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D2A7F"/>
     <w:rsid w:val="004D2CC5"/>
     <w:rsid w:val="004D36F2"/>
@@ -19174,50 +19330,51 @@
     <w:rsid w:val="004E54B4"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004E5DA8"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F0E27"/>
     <w:rsid w:val="004F1529"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F31F6"/>
     <w:rsid w:val="004F44F1"/>
     <w:rsid w:val="004F4886"/>
     <w:rsid w:val="004F4A23"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F5DE3"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="004F73E7"/>
     <w:rsid w:val="004F7F0A"/>
     <w:rsid w:val="00500526"/>
     <w:rsid w:val="005015B2"/>
     <w:rsid w:val="00501668"/>
     <w:rsid w:val="00501EE2"/>
     <w:rsid w:val="0050309B"/>
     <w:rsid w:val="005033B7"/>
     <w:rsid w:val="00503BCF"/>
     <w:rsid w:val="00503DC6"/>
+    <w:rsid w:val="005046DD"/>
     <w:rsid w:val="0050649A"/>
     <w:rsid w:val="005064E2"/>
     <w:rsid w:val="00506C27"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="005077D2"/>
     <w:rsid w:val="00507965"/>
     <w:rsid w:val="00510BD1"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="00512389"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="005128CB"/>
     <w:rsid w:val="005135D9"/>
     <w:rsid w:val="00513A26"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="00514B34"/>
     <w:rsid w:val="00515396"/>
     <w:rsid w:val="0051568D"/>
     <w:rsid w:val="00515CEA"/>
     <w:rsid w:val="005166B7"/>
     <w:rsid w:val="00516D01"/>
     <w:rsid w:val="005204B9"/>
     <w:rsid w:val="005213F3"/>
     <w:rsid w:val="0052273D"/>
     <w:rsid w:val="00523947"/>
     <w:rsid w:val="00523FDF"/>
@@ -19325,50 +19482,51 @@
     <w:rsid w:val="005834B7"/>
     <w:rsid w:val="00583A9B"/>
     <w:rsid w:val="005840F5"/>
     <w:rsid w:val="00584A34"/>
     <w:rsid w:val="0058757E"/>
     <w:rsid w:val="00587FF3"/>
     <w:rsid w:val="00590BBE"/>
     <w:rsid w:val="00590E42"/>
     <w:rsid w:val="00592385"/>
     <w:rsid w:val="00593ED9"/>
     <w:rsid w:val="00593FDF"/>
     <w:rsid w:val="005954D9"/>
     <w:rsid w:val="00595AA3"/>
     <w:rsid w:val="005967D6"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="005A197B"/>
     <w:rsid w:val="005A25E6"/>
     <w:rsid w:val="005A2F42"/>
     <w:rsid w:val="005A334F"/>
     <w:rsid w:val="005A3BD7"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005A47CF"/>
     <w:rsid w:val="005A5354"/>
     <w:rsid w:val="005A581D"/>
+    <w:rsid w:val="005A5B9D"/>
     <w:rsid w:val="005A77C1"/>
     <w:rsid w:val="005A77CB"/>
     <w:rsid w:val="005A7E8A"/>
     <w:rsid w:val="005B054E"/>
     <w:rsid w:val="005B1B41"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B25E1"/>
     <w:rsid w:val="005B2C05"/>
     <w:rsid w:val="005B2FE0"/>
     <w:rsid w:val="005B3A08"/>
     <w:rsid w:val="005B542B"/>
     <w:rsid w:val="005B56BB"/>
     <w:rsid w:val="005B58F9"/>
     <w:rsid w:val="005B590C"/>
     <w:rsid w:val="005B5B64"/>
     <w:rsid w:val="005B6412"/>
     <w:rsid w:val="005B6545"/>
     <w:rsid w:val="005B67C9"/>
     <w:rsid w:val="005B6AB9"/>
     <w:rsid w:val="005B70A5"/>
     <w:rsid w:val="005B7302"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C03FB"/>
     <w:rsid w:val="005C0955"/>
@@ -19397,50 +19555,51 @@
     <w:rsid w:val="005D55F4"/>
     <w:rsid w:val="005D596F"/>
     <w:rsid w:val="005D6261"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005D6C0D"/>
     <w:rsid w:val="005D75E9"/>
     <w:rsid w:val="005E0317"/>
     <w:rsid w:val="005E0BF9"/>
     <w:rsid w:val="005E1243"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E1A16"/>
     <w:rsid w:val="005E1BDF"/>
     <w:rsid w:val="005E24BD"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E29E5"/>
     <w:rsid w:val="005E2E22"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E3B1D"/>
     <w:rsid w:val="005E3D81"/>
     <w:rsid w:val="005E4059"/>
     <w:rsid w:val="005E4385"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E459D"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005E50AF"/>
+    <w:rsid w:val="005E5404"/>
     <w:rsid w:val="005E6E6A"/>
     <w:rsid w:val="005E7C58"/>
     <w:rsid w:val="005E7F34"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F2977"/>
     <w:rsid w:val="005F4CA1"/>
     <w:rsid w:val="005F52B4"/>
     <w:rsid w:val="005F57DD"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="005F6B1E"/>
     <w:rsid w:val="005F6BB5"/>
     <w:rsid w:val="005F7694"/>
     <w:rsid w:val="005F7867"/>
     <w:rsid w:val="00600C34"/>
     <w:rsid w:val="00600CC6"/>
     <w:rsid w:val="006010B3"/>
     <w:rsid w:val="00601A3A"/>
     <w:rsid w:val="006025D3"/>
     <w:rsid w:val="0060339A"/>
     <w:rsid w:val="0060355D"/>
     <w:rsid w:val="00603D44"/>
     <w:rsid w:val="00603D73"/>
     <w:rsid w:val="006041AD"/>
@@ -19607,50 +19766,51 @@
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="00697AFD"/>
     <w:rsid w:val="00697CC7"/>
     <w:rsid w:val="006A0EAA"/>
     <w:rsid w:val="006A1670"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A2717"/>
     <w:rsid w:val="006A2C50"/>
     <w:rsid w:val="006A3383"/>
     <w:rsid w:val="006A3935"/>
     <w:rsid w:val="006A3EAF"/>
     <w:rsid w:val="006A44D7"/>
     <w:rsid w:val="006A46CB"/>
     <w:rsid w:val="006A508F"/>
     <w:rsid w:val="006A5093"/>
     <w:rsid w:val="006A53A1"/>
     <w:rsid w:val="006A6FF0"/>
     <w:rsid w:val="006B01F8"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B0C81"/>
     <w:rsid w:val="006B181B"/>
     <w:rsid w:val="006B1DFA"/>
     <w:rsid w:val="006B27FA"/>
     <w:rsid w:val="006B40C9"/>
     <w:rsid w:val="006B427D"/>
+    <w:rsid w:val="006B4F76"/>
     <w:rsid w:val="006B4FBA"/>
     <w:rsid w:val="006B5327"/>
     <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006B6755"/>
     <w:rsid w:val="006B6803"/>
     <w:rsid w:val="006B6858"/>
     <w:rsid w:val="006B77ED"/>
     <w:rsid w:val="006B78CE"/>
     <w:rsid w:val="006B798D"/>
     <w:rsid w:val="006C02A0"/>
     <w:rsid w:val="006C0369"/>
     <w:rsid w:val="006C0C5F"/>
     <w:rsid w:val="006C41D2"/>
     <w:rsid w:val="006C49EA"/>
     <w:rsid w:val="006C4B95"/>
     <w:rsid w:val="006C4D13"/>
     <w:rsid w:val="006C4DD8"/>
     <w:rsid w:val="006C6D4F"/>
     <w:rsid w:val="006C740D"/>
     <w:rsid w:val="006C7E86"/>
     <w:rsid w:val="006D0506"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D1737"/>
     <w:rsid w:val="006D1EC4"/>
     <w:rsid w:val="006D2469"/>
@@ -19731,50 +19891,51 @@
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721D21"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="007224B6"/>
     <w:rsid w:val="007230AF"/>
     <w:rsid w:val="0072318B"/>
     <w:rsid w:val="007245FA"/>
     <w:rsid w:val="00724A43"/>
     <w:rsid w:val="00725865"/>
     <w:rsid w:val="007263B1"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="007274EE"/>
     <w:rsid w:val="00730A74"/>
     <w:rsid w:val="00730A96"/>
     <w:rsid w:val="00731212"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="00732CCE"/>
     <w:rsid w:val="007337B0"/>
     <w:rsid w:val="007339D8"/>
     <w:rsid w:val="00734505"/>
     <w:rsid w:val="007345CE"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="00735564"/>
+    <w:rsid w:val="00737225"/>
     <w:rsid w:val="00737511"/>
     <w:rsid w:val="00737DA2"/>
     <w:rsid w:val="00740262"/>
     <w:rsid w:val="0074087C"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="0074129A"/>
     <w:rsid w:val="00741872"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741E67"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="00742B6F"/>
     <w:rsid w:val="0074361D"/>
     <w:rsid w:val="007447DA"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="007452FD"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="007472B6"/>
     <w:rsid w:val="0074793D"/>
     <w:rsid w:val="00747F16"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="00750EC2"/>
     <w:rsid w:val="007514C5"/>
     <w:rsid w:val="00752B28"/>
     <w:rsid w:val="00752CCB"/>
     <w:rsid w:val="007530EC"/>
@@ -19942,119 +20103,122 @@
     <w:rsid w:val="007F3982"/>
     <w:rsid w:val="007F4DB1"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F5BC9"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="007F76F5"/>
     <w:rsid w:val="007F7D71"/>
     <w:rsid w:val="00800412"/>
     <w:rsid w:val="008007A1"/>
     <w:rsid w:val="00800D78"/>
     <w:rsid w:val="0080238A"/>
     <w:rsid w:val="00802748"/>
     <w:rsid w:val="00803010"/>
     <w:rsid w:val="008052AB"/>
     <w:rsid w:val="00805571"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00805ECA"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="0081047E"/>
     <w:rsid w:val="008107F7"/>
     <w:rsid w:val="008109D5"/>
     <w:rsid w:val="00810BDB"/>
     <w:rsid w:val="0081116F"/>
     <w:rsid w:val="008119CA"/>
+    <w:rsid w:val="0081210B"/>
     <w:rsid w:val="0081232B"/>
     <w:rsid w:val="00812453"/>
     <w:rsid w:val="00812BBB"/>
     <w:rsid w:val="00812CD8"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="008142AF"/>
     <w:rsid w:val="008148C0"/>
     <w:rsid w:val="00815485"/>
     <w:rsid w:val="008155A1"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00815FE0"/>
     <w:rsid w:val="008166C7"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="00816811"/>
     <w:rsid w:val="008169CE"/>
     <w:rsid w:val="0081775B"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820570"/>
     <w:rsid w:val="00820BFB"/>
     <w:rsid w:val="00820DB1"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="00821EA6"/>
     <w:rsid w:val="00822245"/>
     <w:rsid w:val="00822F23"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
     <w:rsid w:val="00823779"/>
     <w:rsid w:val="00823B05"/>
     <w:rsid w:val="00823E81"/>
     <w:rsid w:val="00824017"/>
     <w:rsid w:val="008245A5"/>
     <w:rsid w:val="00824E6C"/>
     <w:rsid w:val="0082501A"/>
     <w:rsid w:val="0082648C"/>
     <w:rsid w:val="00826B4D"/>
     <w:rsid w:val="008274DA"/>
     <w:rsid w:val="00830147"/>
     <w:rsid w:val="00831241"/>
     <w:rsid w:val="00831B47"/>
     <w:rsid w:val="008323D3"/>
     <w:rsid w:val="00832EDD"/>
+    <w:rsid w:val="008336D9"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="0083556E"/>
     <w:rsid w:val="0083641B"/>
     <w:rsid w:val="0083698A"/>
     <w:rsid w:val="008369E0"/>
     <w:rsid w:val="008408E9"/>
     <w:rsid w:val="0084108A"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="00841F7C"/>
     <w:rsid w:val="0084216C"/>
     <w:rsid w:val="008423A1"/>
     <w:rsid w:val="00842BE0"/>
     <w:rsid w:val="00842D12"/>
     <w:rsid w:val="00843626"/>
     <w:rsid w:val="00844305"/>
     <w:rsid w:val="00844996"/>
     <w:rsid w:val="00845379"/>
     <w:rsid w:val="00845689"/>
     <w:rsid w:val="00845B55"/>
     <w:rsid w:val="00846BCD"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="00847914"/>
     <w:rsid w:val="0084798F"/>
     <w:rsid w:val="00847D3D"/>
     <w:rsid w:val="0085126E"/>
     <w:rsid w:val="00853970"/>
     <w:rsid w:val="00853EE4"/>
+    <w:rsid w:val="0085473E"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="00855615"/>
     <w:rsid w:val="00855847"/>
     <w:rsid w:val="00855D6B"/>
     <w:rsid w:val="0085664B"/>
     <w:rsid w:val="008577D8"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="00860C27"/>
     <w:rsid w:val="00860F94"/>
     <w:rsid w:val="00861759"/>
     <w:rsid w:val="00862007"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="00862ACE"/>
     <w:rsid w:val="00862FB2"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00863B7C"/>
     <w:rsid w:val="0086439F"/>
     <w:rsid w:val="0086495C"/>
     <w:rsid w:val="00864BC6"/>
     <w:rsid w:val="008666ED"/>
     <w:rsid w:val="00866B08"/>
     <w:rsid w:val="0086743E"/>
     <w:rsid w:val="0086760A"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="008706E9"/>
@@ -20250,50 +20414,51 @@
     <w:rsid w:val="00923D42"/>
     <w:rsid w:val="00924A38"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="00924B57"/>
     <w:rsid w:val="00924EB0"/>
     <w:rsid w:val="009259AE"/>
     <w:rsid w:val="009261DE"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="00926D2F"/>
     <w:rsid w:val="00926FED"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="0092745E"/>
     <w:rsid w:val="00927AE9"/>
     <w:rsid w:val="009312E1"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="00931C1B"/>
     <w:rsid w:val="009326B9"/>
     <w:rsid w:val="009326DD"/>
     <w:rsid w:val="009327B2"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00934487"/>
     <w:rsid w:val="00934A2A"/>
     <w:rsid w:val="009355E3"/>
     <w:rsid w:val="00935DC4"/>
+    <w:rsid w:val="00936F86"/>
     <w:rsid w:val="00937BD9"/>
     <w:rsid w:val="00941363"/>
     <w:rsid w:val="0094144A"/>
     <w:rsid w:val="00941B20"/>
     <w:rsid w:val="00941F2B"/>
     <w:rsid w:val="00942448"/>
     <w:rsid w:val="009426DF"/>
     <w:rsid w:val="0094395F"/>
     <w:rsid w:val="009463E5"/>
     <w:rsid w:val="00946C76"/>
     <w:rsid w:val="00947C51"/>
     <w:rsid w:val="00947E2E"/>
     <w:rsid w:val="00950253"/>
     <w:rsid w:val="00950AC6"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="009510C7"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="0095330E"/>
     <w:rsid w:val="009536BE"/>
     <w:rsid w:val="00953AE1"/>
     <w:rsid w:val="009540EC"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="00955916"/>
@@ -20362,50 +20527,51 @@
     <w:rsid w:val="00991950"/>
     <w:rsid w:val="00991F9E"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="00993A93"/>
     <w:rsid w:val="00993F6D"/>
     <w:rsid w:val="009940B3"/>
     <w:rsid w:val="00994386"/>
     <w:rsid w:val="009946AB"/>
     <w:rsid w:val="0099475F"/>
     <w:rsid w:val="0099482B"/>
     <w:rsid w:val="00995F96"/>
     <w:rsid w:val="009960A7"/>
     <w:rsid w:val="00996813"/>
     <w:rsid w:val="009969C9"/>
     <w:rsid w:val="00996ADA"/>
     <w:rsid w:val="00997AAF"/>
     <w:rsid w:val="00997AF3"/>
     <w:rsid w:val="009A13D8"/>
     <w:rsid w:val="009A1CCE"/>
     <w:rsid w:val="009A216A"/>
     <w:rsid w:val="009A2432"/>
     <w:rsid w:val="009A24EF"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A2AC0"/>
     <w:rsid w:val="009A3015"/>
+    <w:rsid w:val="009A3453"/>
     <w:rsid w:val="009A3490"/>
     <w:rsid w:val="009A3BD1"/>
     <w:rsid w:val="009A3CD2"/>
     <w:rsid w:val="009A4C5C"/>
     <w:rsid w:val="009A4E3B"/>
     <w:rsid w:val="009A6F57"/>
     <w:rsid w:val="009A7544"/>
     <w:rsid w:val="009A77E7"/>
     <w:rsid w:val="009B0195"/>
     <w:rsid w:val="009B05FD"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B0C62"/>
     <w:rsid w:val="009B18B1"/>
     <w:rsid w:val="009B25CB"/>
     <w:rsid w:val="009B2963"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B5B7E"/>
     <w:rsid w:val="009B5FDB"/>
     <w:rsid w:val="009B6833"/>
     <w:rsid w:val="009B6E69"/>
     <w:rsid w:val="009B707D"/>
     <w:rsid w:val="009B7081"/>
@@ -20585,57 +20751,59 @@
     <w:rsid w:val="00A64094"/>
     <w:rsid w:val="00A65A92"/>
     <w:rsid w:val="00A66854"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A67826"/>
     <w:rsid w:val="00A67A7C"/>
     <w:rsid w:val="00A70941"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A7193A"/>
     <w:rsid w:val="00A71AC6"/>
     <w:rsid w:val="00A71CE4"/>
     <w:rsid w:val="00A71DE1"/>
     <w:rsid w:val="00A75C5A"/>
     <w:rsid w:val="00A75EB8"/>
     <w:rsid w:val="00A764A3"/>
     <w:rsid w:val="00A76565"/>
     <w:rsid w:val="00A76A32"/>
     <w:rsid w:val="00A770A5"/>
     <w:rsid w:val="00A776A7"/>
     <w:rsid w:val="00A77AA3"/>
     <w:rsid w:val="00A77AB3"/>
     <w:rsid w:val="00A80151"/>
     <w:rsid w:val="00A8193B"/>
     <w:rsid w:val="00A81BB4"/>
     <w:rsid w:val="00A8222F"/>
+    <w:rsid w:val="00A822CD"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A8319A"/>
     <w:rsid w:val="00A84119"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A858A3"/>
     <w:rsid w:val="00A858D7"/>
     <w:rsid w:val="00A8659D"/>
+    <w:rsid w:val="00A86F78"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A8793E"/>
     <w:rsid w:val="00A90333"/>
     <w:rsid w:val="00A90850"/>
     <w:rsid w:val="00A90F5E"/>
     <w:rsid w:val="00A91406"/>
     <w:rsid w:val="00A92185"/>
     <w:rsid w:val="00A92F2E"/>
     <w:rsid w:val="00A93C8F"/>
     <w:rsid w:val="00A946B9"/>
     <w:rsid w:val="00A95485"/>
     <w:rsid w:val="00A9596D"/>
     <w:rsid w:val="00A966D4"/>
     <w:rsid w:val="00A96A2D"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A973A7"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00AA0141"/>
     <w:rsid w:val="00AA0ADA"/>
     <w:rsid w:val="00AA0E3A"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA3B94"/>
     <w:rsid w:val="00AA4F67"/>
     <w:rsid w:val="00AA556C"/>
@@ -20804,50 +20972,51 @@
     <w:rsid w:val="00B46C57"/>
     <w:rsid w:val="00B46CA3"/>
     <w:rsid w:val="00B474A3"/>
     <w:rsid w:val="00B47B09"/>
     <w:rsid w:val="00B503C8"/>
     <w:rsid w:val="00B51019"/>
     <w:rsid w:val="00B51523"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B52198"/>
     <w:rsid w:val="00B523AA"/>
     <w:rsid w:val="00B5273A"/>
     <w:rsid w:val="00B5312A"/>
     <w:rsid w:val="00B53712"/>
     <w:rsid w:val="00B54283"/>
     <w:rsid w:val="00B544D7"/>
     <w:rsid w:val="00B54E5A"/>
     <w:rsid w:val="00B551AC"/>
     <w:rsid w:val="00B56168"/>
     <w:rsid w:val="00B5709C"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B57762"/>
     <w:rsid w:val="00B578B3"/>
     <w:rsid w:val="00B609A6"/>
     <w:rsid w:val="00B60E61"/>
     <w:rsid w:val="00B61503"/>
+    <w:rsid w:val="00B62088"/>
     <w:rsid w:val="00B627BC"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B630BA"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63A2A"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B63CFB"/>
     <w:rsid w:val="00B64430"/>
     <w:rsid w:val="00B6516F"/>
     <w:rsid w:val="00B65799"/>
     <w:rsid w:val="00B65950"/>
     <w:rsid w:val="00B66274"/>
     <w:rsid w:val="00B667A9"/>
     <w:rsid w:val="00B66926"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B66FB2"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B6732C"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B678D0"/>
     <w:rsid w:val="00B67DB6"/>
     <w:rsid w:val="00B70042"/>
     <w:rsid w:val="00B70137"/>
     <w:rsid w:val="00B7047A"/>
@@ -20946,50 +21115,51 @@
     <w:rsid w:val="00BE352E"/>
     <w:rsid w:val="00BE37BB"/>
     <w:rsid w:val="00BE45D5"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE4B6B"/>
     <w:rsid w:val="00BE59E6"/>
     <w:rsid w:val="00BE5E43"/>
     <w:rsid w:val="00BE62E0"/>
     <w:rsid w:val="00BE6572"/>
     <w:rsid w:val="00BE6588"/>
     <w:rsid w:val="00BE672F"/>
     <w:rsid w:val="00BE7D0F"/>
     <w:rsid w:val="00BF089C"/>
     <w:rsid w:val="00BF297F"/>
     <w:rsid w:val="00BF30B2"/>
     <w:rsid w:val="00BF38A2"/>
     <w:rsid w:val="00BF3E5A"/>
     <w:rsid w:val="00BF430D"/>
     <w:rsid w:val="00BF44CA"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF5A08"/>
     <w:rsid w:val="00BF5F6A"/>
     <w:rsid w:val="00BF658D"/>
     <w:rsid w:val="00BF6A1F"/>
     <w:rsid w:val="00BF7478"/>
+    <w:rsid w:val="00BF7689"/>
     <w:rsid w:val="00BF77B9"/>
     <w:rsid w:val="00BF7DF4"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00BF7FBA"/>
     <w:rsid w:val="00C0011E"/>
     <w:rsid w:val="00C003A7"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C0150A"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C01BDB"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C04E79"/>
     <w:rsid w:val="00C0534D"/>
     <w:rsid w:val="00C055B1"/>
     <w:rsid w:val="00C05E31"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C06940"/>
     <w:rsid w:val="00C078BC"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C115E1"/>
     <w:rsid w:val="00C11DF0"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
@@ -20998,50 +21168,51 @@
     <w:rsid w:val="00C1336E"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C14246"/>
     <w:rsid w:val="00C149B9"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C15981"/>
     <w:rsid w:val="00C15B2D"/>
     <w:rsid w:val="00C15D95"/>
     <w:rsid w:val="00C160E9"/>
     <w:rsid w:val="00C176AE"/>
     <w:rsid w:val="00C17DAF"/>
     <w:rsid w:val="00C20042"/>
     <w:rsid w:val="00C2009A"/>
     <w:rsid w:val="00C2048F"/>
     <w:rsid w:val="00C20C34"/>
     <w:rsid w:val="00C20F9E"/>
     <w:rsid w:val="00C21C5B"/>
     <w:rsid w:val="00C22102"/>
     <w:rsid w:val="00C225A8"/>
     <w:rsid w:val="00C23C93"/>
     <w:rsid w:val="00C2403D"/>
     <w:rsid w:val="00C247CB"/>
     <w:rsid w:val="00C24DF4"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C26E90"/>
+    <w:rsid w:val="00C26FB6"/>
     <w:rsid w:val="00C275C2"/>
     <w:rsid w:val="00C27DE9"/>
     <w:rsid w:val="00C31CB7"/>
     <w:rsid w:val="00C325F1"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C32A3F"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C34470"/>
     <w:rsid w:val="00C344F0"/>
     <w:rsid w:val="00C3454A"/>
     <w:rsid w:val="00C35005"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C36520"/>
     <w:rsid w:val="00C37DAC"/>
     <w:rsid w:val="00C40C31"/>
     <w:rsid w:val="00C4100A"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C417A0"/>
     <w:rsid w:val="00C43865"/>
     <w:rsid w:val="00C445CC"/>
     <w:rsid w:val="00C44D9A"/>
     <w:rsid w:val="00C45761"/>
     <w:rsid w:val="00C46EED"/>
     <w:rsid w:val="00C50185"/>
     <w:rsid w:val="00C50745"/>
@@ -21052,50 +21223,51 @@
     <w:rsid w:val="00C51989"/>
     <w:rsid w:val="00C52217"/>
     <w:rsid w:val="00C532EF"/>
     <w:rsid w:val="00C5376F"/>
     <w:rsid w:val="00C54664"/>
     <w:rsid w:val="00C57047"/>
     <w:rsid w:val="00C57F50"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C60411"/>
     <w:rsid w:val="00C6111F"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C61964"/>
     <w:rsid w:val="00C61F11"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C64119"/>
     <w:rsid w:val="00C659B4"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C72063"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C731AF"/>
     <w:rsid w:val="00C73248"/>
+    <w:rsid w:val="00C7358C"/>
     <w:rsid w:val="00C73718"/>
     <w:rsid w:val="00C73980"/>
     <w:rsid w:val="00C73F50"/>
     <w:rsid w:val="00C74063"/>
     <w:rsid w:val="00C74C5D"/>
     <w:rsid w:val="00C75433"/>
     <w:rsid w:val="00C7549A"/>
     <w:rsid w:val="00C75C5A"/>
     <w:rsid w:val="00C75E19"/>
     <w:rsid w:val="00C765AC"/>
     <w:rsid w:val="00C76D18"/>
     <w:rsid w:val="00C7702B"/>
     <w:rsid w:val="00C77C79"/>
     <w:rsid w:val="00C801D0"/>
     <w:rsid w:val="00C8020B"/>
     <w:rsid w:val="00C802D4"/>
     <w:rsid w:val="00C80539"/>
     <w:rsid w:val="00C80889"/>
     <w:rsid w:val="00C81800"/>
     <w:rsid w:val="00C81B09"/>
     <w:rsid w:val="00C8208F"/>
     <w:rsid w:val="00C825DF"/>
     <w:rsid w:val="00C83021"/>
     <w:rsid w:val="00C83D7C"/>
     <w:rsid w:val="00C840E5"/>
@@ -21253,50 +21425,51 @@
     <w:rsid w:val="00D23617"/>
     <w:rsid w:val="00D245F4"/>
     <w:rsid w:val="00D24BDF"/>
     <w:rsid w:val="00D30453"/>
     <w:rsid w:val="00D30704"/>
     <w:rsid w:val="00D30DC7"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D32529"/>
     <w:rsid w:val="00D32A86"/>
     <w:rsid w:val="00D32F03"/>
     <w:rsid w:val="00D330F6"/>
     <w:rsid w:val="00D330FF"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D344FE"/>
     <w:rsid w:val="00D34510"/>
     <w:rsid w:val="00D34553"/>
     <w:rsid w:val="00D35224"/>
     <w:rsid w:val="00D353EE"/>
     <w:rsid w:val="00D3573A"/>
     <w:rsid w:val="00D35A18"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D3615C"/>
     <w:rsid w:val="00D361B5"/>
+    <w:rsid w:val="00D3646C"/>
     <w:rsid w:val="00D36F7B"/>
     <w:rsid w:val="00D3767B"/>
     <w:rsid w:val="00D41025"/>
     <w:rsid w:val="00D41194"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D4152D"/>
     <w:rsid w:val="00D4161F"/>
     <w:rsid w:val="00D416CD"/>
     <w:rsid w:val="00D41DA5"/>
     <w:rsid w:val="00D42376"/>
     <w:rsid w:val="00D42433"/>
     <w:rsid w:val="00D42A60"/>
     <w:rsid w:val="00D445E9"/>
     <w:rsid w:val="00D4488E"/>
     <w:rsid w:val="00D45114"/>
     <w:rsid w:val="00D4597A"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D462DD"/>
     <w:rsid w:val="00D46461"/>
     <w:rsid w:val="00D477C0"/>
     <w:rsid w:val="00D47848"/>
     <w:rsid w:val="00D47A95"/>
     <w:rsid w:val="00D5052F"/>
     <w:rsid w:val="00D50729"/>
     <w:rsid w:val="00D50A25"/>
@@ -21437,50 +21610,51 @@
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC5273"/>
     <w:rsid w:val="00DC5B6D"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DC7FD3"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD2154"/>
     <w:rsid w:val="00DD2F98"/>
     <w:rsid w:val="00DD4253"/>
     <w:rsid w:val="00DD43BC"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD5396"/>
     <w:rsid w:val="00DD5401"/>
     <w:rsid w:val="00DD588E"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DD6E31"/>
     <w:rsid w:val="00DD72F8"/>
     <w:rsid w:val="00DD76E0"/>
     <w:rsid w:val="00DD7B70"/>
     <w:rsid w:val="00DD7C55"/>
     <w:rsid w:val="00DD7FDC"/>
     <w:rsid w:val="00DE0565"/>
+    <w:rsid w:val="00DE0593"/>
     <w:rsid w:val="00DE150E"/>
     <w:rsid w:val="00DE1DFF"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE50BA"/>
     <w:rsid w:val="00DE5240"/>
     <w:rsid w:val="00DE548E"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE61B0"/>
     <w:rsid w:val="00DE69D8"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE77CC"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF017B"/>
     <w:rsid w:val="00DF0DE6"/>
     <w:rsid w:val="00DF0F78"/>
     <w:rsid w:val="00DF19E4"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF1B9C"/>
     <w:rsid w:val="00DF1BB6"/>
     <w:rsid w:val="00DF24D5"/>
     <w:rsid w:val="00DF35B7"/>
     <w:rsid w:val="00DF4657"/>
     <w:rsid w:val="00DF4C74"/>
     <w:rsid w:val="00DF50FC"/>
@@ -24463,51 +24637,51 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:integrity@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:public.interest.disclosures@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:public.interest.disclosures@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/publications/dffh-gifts-benefits-and-hospitality-policy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aboriginaldiversityinclusion@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:public.interest.disclosures@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:integrity@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:integrity@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:integrity@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:integrity@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ombudsman.vic.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/publications/dffh-gifts-benefits-and-hospitality-policy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:integrity@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibac.vic.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:integrity@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:public.interest.disclosures@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:public.interest.disclosures@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/publications/dffh-gifts-benefits-and-hospitality-policy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aboriginaldiversityinclusion@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:public.interest.disclosures@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:integrity@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:integrity@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:integrity@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:integrity@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ombudsman.vic.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/publications/dffh-gifts-benefits-and-hospitality-policy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:integrity@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibac.vic.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -24768,65 +24942,76 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="bf461cff-bf67-4717-8ca3-2bae1b10cbfe" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f2e5b788-6409-498c-84ff-a4a4652efe12">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f2e5b788-6409-498c-84ff-a4a4652efe12" xmlns:ns3="bf461cff-bf67-4717-8ca3-2bae1b10cbfe" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="44b218e07570d4f0a4c596b493b6c3bd" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010065E27ABFBAA8864D8D6FBE97B6D97EA2" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f91cb172dc287fd33c05e6cbd9e54746">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f2e5b788-6409-498c-84ff-a4a4652efe12" xmlns:ns3="bf461cff-bf67-4717-8ca3-2bae1b10cbfe" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e9c50de7db67950f99fe1e30d737a549" ns2:_="" ns3:_="">
     <xsd:import namespace="f2e5b788-6409-498c-84ff-a4a4652efe12"/>
     <xsd:import namespace="bf461cff-bf67-4717-8ca3-2bae1b10cbfe"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -25009,146 +25194,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="bf461cff-bf67-4717-8ca3-2bae1b10cbfe"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="f2e5b788-6409-498c-84ff-a4a4652efe12"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97CCEAD2-467D-4A44-AC81-2E21B474CDA0}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D0F60F5-1FFE-45BB-B913-59B4787735CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f2e5b788-6409-498c-84ff-a4a4652efe12"/>
     <ds:schemaRef ds:uri="bf461cff-bf67-4717-8ca3-2bae1b10cbfe"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>36870</Characters>
+  <Pages>19</Pages>
+  <Words>6163</Words>
+  <Characters>36937</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>2</DocSecurity>
   <Lines>307</Lines>
-  <Paragraphs>85</Paragraphs>
+  <Paragraphs>86</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Gifts, benefits and hospitality policy</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42935</CharactersWithSpaces>
+  <CharactersWithSpaces>43014</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Gifts, benefits and hospitality policy</dc:title>
   <dc:subject>Gifts, benefits and hospitality policy</dc:subject>
   <dc:creator>Integrity@dffh.vic.gov.au</dc:creator>
   <cp:keywords>Gifts, benefits, hospitality, integrity, corruption</cp:keywords>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus/>
+  <cp:category>DFFH cyan report</cp:category>
+  <cp:contentStatus>Final</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="version">
     <vt:lpwstr>2025v1 010720125</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2022-02-28T01:49:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
     <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
     <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>
@@ -25179,27 +25369,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TemplateVersion">
     <vt:i4>1</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Hyperlink Base">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ec1sUX29ovVNg1yz-k3q1CIBvxIHfUXXZlqlU8WV6A4LBA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Link">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ec1sUX29ovVNg1yz-k3q1CIBvxIHfUXXZlqlU8WV6A4LBA, https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ec1sUX29ovVNg1yz-k3q1CIBvxIHfUXXZlqlU8WV6A4LBA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="GrammarlyDocumentId">
     <vt:lpwstr>6461dc9e-6069-4ca4-862e-f9527cb4175d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="ContentTypeId">
     <vt:lpwstr>0x01010065E27ABFBAA8864D8D6FBE97B6D97EA2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="_MarkAsFinal">
+    <vt:bool>true</vt:bool>
+  </property>
 </Properties>
 </file>