--- v3 (2026-03-17)
+++ v4 (2026-06-25)
@@ -183,56 +183,56 @@
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
     <p:ext uri="{1BD7E111-0CB8-44D6-8891-C1BB2F81B7CC}">
       <p1710:readonlyRecommended xmlns:p1710="http://schemas.microsoft.com/office/powerpoint/2017/10/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr snapVertSplitter="1" vertBarState="minimized">
     <p:restoredLeft sz="4807" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="50" d="100"/>
-          <a:sy n="50" d="100"/>
+          <a:sx n="62" d="100"/>
+          <a:sy n="62" d="100"/>
         </p:scale>
-        <p:origin x="1320" y="78"/>
+        <p:origin x="-356" y="-2284"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
@@ -296,51 +296,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{87A70258-513B-423A-86D3-0B52B74D857B}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>5/03/2026</a:t>
+              <a:t>23/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="536575" y="1143000"/>
             <a:ext cx="5784850" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -756,51 +756,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AFEAD364-0962-49E7-A5CA-39BB91635A25}" type="datetime1">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>5/03/2026</a:t>
+              <a:t>23/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -942,51 +942,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{41FEB51E-AF7C-46BC-917F-960E1ADEE5D1}" type="datetime1">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>5/03/2026</a:t>
+              <a:t>23/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1053,51 +1053,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C4BABE88-B326-4C34-8455-27406B30C5F9}" type="datetime1">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>5/03/2026</a:t>
+              <a:t>23/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1259,51 +1259,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{806070DE-5295-4755-88F4-508B2F3207A5}" type="datetime1">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>5/03/2026</a:t>
+              <a:t>23/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1540,51 +1540,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1856700" y="13346865"/>
             <a:ext cx="6076474" cy="766678"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2520">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4E9E63D0-0A87-4961-BFA4-6101872BE3B5}" type="datetime1">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>5/03/2026</a:t>
+              <a:t>23/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8945920" y="13346865"/>
             <a:ext cx="9114711" cy="766678"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -10119,61 +10119,61 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{971D3D47-A875-7AD1-724F-5DF118736366}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="850541" y="139700"/>
             <a:ext cx="20091759" cy="1290638"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-AU" sz="3600" b="1"/>
+              <a:rPr lang="en-AU" sz="3600" b="1" dirty="0"/>
               <a:t>Department of Families, Fairness and Housing </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-AU" sz="3600" b="1"/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-AU" sz="1800"/>
+              <a:rPr lang="en-AU" sz="3600" b="1" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-AU" sz="3600" dirty="0"/>
+              <a:t>Community Operations and Practice Leadership branch structure</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-AU" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6601570-25AF-3156-79AE-2B15FC1E177B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="938307" y="1730073"/>
             <a:ext cx="13505542" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
@@ -10249,58 +10249,58 @@
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" defTabSz="311163">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPct val="35000"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-AU" sz="1200" b="1">
+              <a:rPr lang="en-AU" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Community Operations Leadership and Practice</a:t>
+              <a:t>Community Operations and Practice Leadership</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Rectangle 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA1DE6A4-D2C8-540A-F0A6-19EE436BFB04}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="894556" y="3166640"/>
             <a:ext cx="19824034" cy="834801"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
@@ -14919,50 +14919,257 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
+    <SharedWithUsers xmlns="edc24be7-85b6-48b8-bec8-bca4fac6ccab">
+      <UserInfo>
+        <DisplayName>Alixx Ackland (DFFH)</DisplayName>
+        <AccountId>101</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Paula Murray (DFFH)</DisplayName>
+        <AccountId>199</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Louise Perry (DFFH)</DisplayName>
+        <AccountId>55</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ezra Hansen (DFFH)</DisplayName>
+        <AccountId>215</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Simon Newport (Homes Victoria)</DisplayName>
+        <AccountId>93</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Jessie Mitchell (Homes Victoria)</DisplayName>
+        <AccountId>64</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Voula Moutsos (Homes Victoria)</DisplayName>
+        <AccountId>70</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Lisa Costa (Homes Victoria)</DisplayName>
+        <AccountId>69</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Danny O'Kelly (DFFH)</DisplayName>
+        <AccountId>96</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Michelle Guille (DFFH)</DisplayName>
+        <AccountId>49</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nicole Hunter (DFFH)</DisplayName>
+        <AccountId>39</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Camille Kingston (DFFH)</DisplayName>
+        <AccountId>51</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Rachel Tosolini (DFFH)</DisplayName>
+        <AccountId>71</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Argiri Alisandratos (DFFH)</DisplayName>
+        <AccountId>140</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ty Newton (DFFH)</DisplayName>
+        <AccountId>97</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nicola Quin (DFFH)</DisplayName>
+        <AccountId>95</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Wendy Grenville (DFFH)</DisplayName>
+        <AccountId>62</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kelly Stanton (DFFH)</DisplayName>
+        <AccountId>68</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Lily Wong (DFFH)</DisplayName>
+        <AccountId>58</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Annette Lancy (DFFH)</DisplayName>
+        <AccountId>41</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Jacqui Pitt (DFFH)</DisplayName>
+        <AccountId>52</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Daniel Jackson (DFFH)</DisplayName>
+        <AccountId>14</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Stephanie Eathorne (DFFH)</DisplayName>
+        <AccountId>16</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Lap Nguyen (DFFH)</DisplayName>
+        <AccountId>6</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ai-Thi Ngo (DFFH)</DisplayName>
+        <AccountId>13</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Patrick Steele (DFFH)</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Louise Gartland (DFFH)</DisplayName>
+        <AccountId>18</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Alyssa Coulter (DFFH)</DisplayName>
+        <AccountId>17</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nicole Denton (Homes Victoria)</DisplayName>
+        <AccountId>10</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Originalcreateddate xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
+    <Page_x0020_name xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
+    <Review_x0020_Due_x0020_Date xmlns="edc24be7-85b6-48b8-bec8-bca4fac6ccab" xsi:nil="true"/>
+    <Company xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <h762c94a071542adbc933c364eeb6175 xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </h762c94a071542adbc933c364eeb6175>
+    <Comments xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
+    <Typed_x0020_filesize xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
+    <Topic xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
+    <Review_x0020_Date xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
+    <Publishers xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
+    <Order0 xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
+    <Delete xmlns="edc24be7-85b6-48b8-bec8-bca4fac6ccab">false</Delete>
+    <Sharinglink xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Sharinglink>
+    <Category xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">Factsheet</Category>
+    <Moreinfo xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Moreinfo>
+    <Owner_x0020__x0028_Authenticated_x0029_ xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner_x0020__x0028_Authenticated_x0029_>
+    <Download_x0020_link xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Download_x0020_link>
+    <_Flow_SignoffStatus xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">Draft</_Flow_SignoffStatus>
+    <Contract_x0020_type xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
+    <Download xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Download>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DA9562649C09EA4A851405C5BE47FD0F" ma:contentTypeVersion="89" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="697d91db4c6c94d9c8cbdcfe42a9786c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xmlns:ns3="edc24be7-85b6-48b8-bec8-bca4fac6ccab" xmlns:ns5="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="891c13311cacca2018ee77815058a615" ns1:_="" ns2:_="" ns3:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e"/>
     <xsd:import namespace="edc24be7-85b6-48b8-bec8-bca4fac6ccab"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Category"/>
                 <xsd:element ref="ns1:Company" minOccurs="0"/>
                 <xsd:element ref="ns2:Originalcreateddate" minOccurs="0"/>
                 <xsd:element ref="ns2:Review_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner_x0020__x0028_Authenticated_x0029_" minOccurs="0"/>
                 <xsd:element ref="ns2:Sharinglink" minOccurs="0"/>
                 <xsd:element ref="ns2:Download_x0020_link" minOccurs="0"/>
                 <xsd:element ref="ns2:Page_x0020_name" minOccurs="0"/>
                 <xsd:element ref="ns2:Publishers" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:Contract_x0020_type" minOccurs="0"/>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns2:Typed_x0020_filesize" minOccurs="0"/>
@@ -15454,349 +15661,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...205 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD113045-5911-472B-B3A2-23163344DE6E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80152410-6F00-4074-9244-86FB789D3712}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...12 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89F91184-3DC9-4010-8893-33ADF19177C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="edc24be7-85b6-48b8-bec8-bca4fac6ccab"/>
     <ds:schemaRef ds:uri="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80152410-6F00-4074-9244-86FB789D3712}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD113045-5911-472B-B3A2-23163344DE6E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e"/>
+    <ds:schemaRef ds:uri="edc24be7-85b6-48b8-bec8-bca4fac6ccab"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office 2013 - 2022 Theme</Template>
   <TotalTime></TotalTime>
   <Words>950</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
   <Paragraphs>102</Paragraphs>
   <Slides>3</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial Black</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Department of Families, Fairness and Housing division and branch structure</vt:lpstr>
-      <vt:lpstr>Department of Families, Fairness and Housing  Community Operations Leadership and Practice branch structure</vt:lpstr>
+      <vt:lpstr>Department of Families, Fairness and Housing  Community Operations and Practice Leadership branch structure</vt:lpstr>
       <vt:lpstr>Accessibility statement and publisher information</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Department of Families, Fairness and Housing division and branch structure</dc:title>
   <dc:subject>Department of Families, Fairness and Housing division and branch structure</dc:subject>
   <dc:creator>Public Engagement</dc:creator>
   <cp:keywords>Department of Families, Fairness and Housing; DFFH; org chart; division structure; branch structure</cp:keywords>
   <dc:description/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>