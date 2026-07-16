--- v4 (2026-06-25)
+++ v5 (2026-07-16)
@@ -1,70 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId8"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="291" r:id="rId5"/>
-    <p:sldId id="288" r:id="rId6"/>
+    <p:sldId id="2147375599" r:id="rId5"/>
+    <p:sldId id="2147375598" r:id="rId6"/>
     <p:sldId id="283" r:id="rId7"/>
   </p:sldIdLst>
   <p:sldSz cx="27006550" cy="14400213"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
@@ -128,130 +133,431 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{CE582B0C-E93D-C7B4-67D4-B9491C7A88B7}" name="Nicole Denton (DFFH)" initials="N(" userId="S::nicole.denton@dffh.vic.gov.au::620a9609-0bb8-4afa-8088-f293c5a82a6c" providerId="AD"/>
+  <p188:author id="{AAA87368-A38C-861B-0FFE-1F1208C3C083}" name="Drew A Warne-Smith (DFFH)" initials="D(" userId="S::drew.x.warne-smith@dffh.vic.gov.au::3e68a105-ec4f-4de8-9e8c-8d3b3ba3a72c" providerId="AD"/>
+  <p188:author id="{EC964E86-9B75-4C33-ECA5-FA764932D97E}" name="Daniel Jackson (DFFH)" initials="DJ" userId="S::daniel.jackson@dffh.vic.gov.au::e44d45cc-123a-4c78-8916-cac0f5e552df" providerId="AD"/>
+  <p188:author id="{45D605AD-CBFF-4776-F140-5D20B67BAD9C}" name="Annette Lancy (DFFH)" initials="AL" userId="S::Annette.Lancy@dffh.vic.gov.au::add96369-3913-4d03-b25b-fccebd0c6259" providerId="AD"/>
+  <p188:author id="{7CA5EEC4-17B8-A5D0-C45D-65C8C1F97602}" name="Lisa BAKER (DFFH)" initials="LB" userId="S::Lisa.Baker@dffh.vic.gov.au::096e5df4-f482-4883-80cb-b48f611cd1fa" providerId="AD"/>
+  <p188:author id="{DAEB9CCC-8AA3-0969-889A-6D929760EA55}" name="Annette Lancy (DFFH)" initials="A(" userId="S::annette.lancy@dffh.vic.gov.au::add96369-3913-4d03-b25b-fccebd0c6259" providerId="AD"/>
+  <p188:author id="{DEA945F8-E1A5-ABFD-E70B-E2CBCEC4A027}" name="Amber Griffiths (DFFH)" initials="AG" userId="S::amber.griffiths@familysafety.vic.gov.au::1cafbc47-93e9-4ad4-bd83-0614f10ea485" providerId="AD"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
+    <a:srgbClr val="006666"/>
+    <a:srgbClr val="00857E"/>
+    <a:srgbClr val="00D2C8"/>
     <a:srgbClr val="500778"/>
+    <a:srgbClr val="FFCCCC"/>
+    <a:srgbClr val="FF2F92"/>
+    <a:srgbClr val="FF9999"/>
     <a:srgbClr val="201547"/>
     <a:srgbClr val="B99CC9"/>
-    <a:srgbClr val="FF2F92"/>
-    <a:srgbClr val="00857E"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
     <p:ext uri="{1BD7E111-0CB8-44D6-8891-C1BB2F81B7CC}">
       <p1710:readonlyRecommended xmlns:p1710="http://schemas.microsoft.com/office/powerpoint/2017/10/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{6B989BFA-B46B-F248-AF7A-09D85693676D}" v="7" dt="2026-07-01T05:59:42.131"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr snapVertSplitter="1" vertBarState="minimized">
-[...1 lines deleted...]
-    <p:restoredTop sz="94660"/>
+  <p:normalViewPr>
+    <p:restoredLeft sz="9746"/>
+    <p:restoredTop sz="94620"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="62" d="100"/>
-          <a:sy n="62" d="100"/>
+          <a:sx n="51" d="100"/>
+          <a:sy n="51" d="100"/>
         </p:scale>
-        <p:origin x="-356" y="-2284"/>
+        <p:origin x="132" y="756"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="72008" cy="72008"/>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}"/>
+    <pc:docChg chg="undo custSel modSld">
+      <pc:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T06:00:43.171" v="107" actId="1076"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T06:00:43.171" v="107" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2361531654" sldId="2147375599"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod topLvl">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:57:51.526" v="21" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="3" creationId="{77A41DB2-727D-3A9C-0F37-76A66C139DE5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T06:00:35.554" v="91" actId="1036"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="5" creationId="{1FAD24DC-AC73-A460-F67D-20020AA02B12}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T06:00:35.554" v="91" actId="1036"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="8" creationId="{A953094C-754F-D8BE-6C65-7379540B8A3F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:57:18.423" v="18" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="11" creationId="{F2FA32E3-0EF9-6DF8-F0CA-FBADF1D3EEDC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod topLvl">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:59:17.026" v="31" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="20" creationId="{F324F630-D550-703D-EA24-5A39D6A9C9D0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T06:00:08.185" v="61" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="24" creationId="{06472CFA-FF3D-847A-464B-9A2A6F3B2AB7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="topLvl">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:55:31.372" v="0" actId="165"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="28" creationId="{DDC28A16-7084-B1D4-88D0-033DFCBD12A7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:59:42.131" v="42" actId="465"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="30" creationId="{B2347313-BA03-5596-A909-A2B58901BC8D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:58:53.618" v="28" actId="465"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="34" creationId="{8FA076B7-C117-EB50-520C-2759E93412A6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod topLvl">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:58:53.618" v="28" actId="465"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="36" creationId="{1025DBD5-2F45-453D-192C-F2DAC7301614}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:59:42.131" v="42" actId="465"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="37" creationId="{D78B9749-3A58-4AFB-6EFA-FC1BBD2B1206}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:59:42.131" v="42" actId="465"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="39" creationId="{99CE9DCF-DEF3-AACF-1837-8DA663CCDBA5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="topLvl">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:55:31.372" v="0" actId="165"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="41" creationId="{4F938E84-EFA2-B92B-61A5-0DE594970FE4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod topLvl">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:58:05.656" v="24" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="43" creationId="{901BF707-B7B7-07AF-2456-7295C1C55C25}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod topLvl">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:59:42.131" v="42" actId="465"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="47" creationId="{5FF771B9-9264-79FE-8A3F-48F32E2B10C9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod topLvl">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:59:42.131" v="42" actId="465"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="55" creationId="{3546B431-D470-1F4B-BFF2-066B64548FF0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T06:00:35.554" v="91" actId="1036"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="57" creationId="{E26131A8-18B3-9B7A-2AF9-5EC28BB66CFD}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:59:42.131" v="42" actId="465"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="58" creationId="{C1918214-14DB-ADDD-DD22-6C3DF470D7C8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:58:53.618" v="28" actId="465"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="66" creationId="{1BA186D9-CE7C-E07E-764D-6D1DF835699C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:56:49.675" v="15" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="69" creationId="{FEBC6C8D-AFBC-7396-907C-EFD5B2F2F775}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:59:42.131" v="42" actId="465"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="71" creationId="{5811E221-CA48-1788-B32A-C1538E6710AA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod topLvl">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:59:42.131" v="42" actId="465"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="72" creationId="{BF82648B-8670-76FE-6C8B-BD577D6FF8FF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:59:42.131" v="42" actId="465"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="75" creationId="{A078656F-8FB5-CAC4-D4C4-CA66BE0CD510}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:58:11.572" v="26" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:spMk id="96" creationId="{68DFD74A-0377-8CF8-C6DE-7E41171D55DF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:grpChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T06:00:43.171" v="107" actId="1076"/>
+          <ac:grpSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:grpSpMk id="6" creationId="{97BEA687-D2C9-0FC0-2D4F-859860E6A146}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
+        <pc:grpChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T06:00:43.171" v="107" actId="1076"/>
+          <ac:grpSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:grpSpMk id="10" creationId="{88FD478C-BD26-BFCC-0C9B-B69ED35E60D6}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
+        <pc:grpChg chg="add mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T06:00:35.554" v="91" actId="1036"/>
+          <ac:grpSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:grpSpMk id="14" creationId="{23FCA0C8-5790-225A-5E1D-EE70055EBA05}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
+        <pc:grpChg chg="add mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T06:00:35.554" v="91" actId="1036"/>
+          <ac:grpSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:grpSpMk id="15" creationId="{9AC88DDF-0CAF-3A47-B2B4-148398E54DD6}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
+        <pc:grpChg chg="del">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T05:55:31.372" v="0" actId="165"/>
+          <ac:grpSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:grpSpMk id="38" creationId="{7006002F-2AA7-0B61-F129-9D2F31267DD3}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
+        <pc:grpChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T06:00:35.554" v="91" actId="1036"/>
+          <ac:grpSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:grpSpMk id="44" creationId="{4551D0E6-0690-F638-E957-BDAF477CBB7B}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
+        <pc:grpChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T06:00:35.554" v="91" actId="1036"/>
+          <ac:grpSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:grpSpMk id="45" creationId="{CE446886-0E1F-04DD-6837-8B4E2251F352}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
+        <pc:grpChg chg="mod">
+          <ac:chgData name="Curtis Miller (DFFH)" userId="d4971faf-c65c-44a5-8681-af78046c5875" providerId="ADAL" clId="{36C527A4-8A94-5AFD-8B98-C1F4F1D06408}" dt="2026-07-01T06:00:35.554" v="91" actId="1036"/>
+          <ac:grpSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2361531654" sldId="2147375599"/>
+            <ac:grpSpMk id="46" creationId="{97FF9C88-24A5-D05E-D87B-B473DFC57E53}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -296,51 +602,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{87A70258-513B-423A-86D3-0B52B74D857B}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>23/06/2026</a:t>
+              <a:t>2/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="536575" y="1143000"/>
             <a:ext cx="5784850" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -564,50 +870,162 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="6954748" algn="l" defTabSz="1987070" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="2608" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="7948283" algn="l" defTabSz="1987070" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="2608" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6002D508-A31F-156A-F602-731B81857173}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{482CE065-F990-309C-F7DC-362DD928A539}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00BF3B64-7409-0623-1361-F9E05FDA4909}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2751DC74-0BF7-395F-F00A-7B304C29B4F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{4EB1945B-A3A1-CD46-9790-11E9A8641501}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="975999990"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="title banner and logo">
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:lum/>
           </a:blip>
@@ -756,51 +1174,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AFEAD364-0962-49E7-A5CA-39BB91635A25}" type="datetime1">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>23/06/2026</a:t>
+              <a:t>2/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -942,51 +1360,51 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{41FEB51E-AF7C-46BC-917F-960E1ADEE5D1}" type="datetime1">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>23/06/2026</a:t>
+              <a:t>2/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1053,51 +1471,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C4BABE88-B326-4C34-8455-27406B30C5F9}" type="datetime1">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>23/06/2026</a:t>
+              <a:t>2/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1259,51 +1677,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{806070DE-5295-4755-88F4-508B2F3207A5}" type="datetime1">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>23/06/2026</a:t>
+              <a:t>2/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1540,51 +1958,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1856700" y="13346865"/>
             <a:ext cx="6076474" cy="766678"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2520">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4E9E63D0-0A87-4961-BFA4-6101872BE3B5}" type="datetime1">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>23/06/2026</a:t>
+              <a:t>2/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8945920" y="13346865"/>
             <a:ext cx="9114711" cy="766678"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -1969,7657 +2387,11727 @@
         <a:defRPr sz="3780" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="7680228" algn="l" defTabSz="1920057" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="3780" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/our-structure" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dffhcomms@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FAFF8A2-8D25-C1B0-D134-D71C0F309B19}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:cxnSp>
-[...1 lines deleted...]
-          <p:cNvPr id="16" name="Straight Connector 15">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67EC1DE0-EF6F-8401-E473-9D19D90EE6E7}"/>
-[...2 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8B99B58-BDA4-F8E3-7BE4-61F58B75B07C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvCxnSpPr>
-[...4 lines deleted...]
-        </p:nvCxnSpPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18999813" y="4529634"/>
-            <a:ext cx="0" cy="357805"/>
+            <a:off x="1466335" y="507321"/>
+            <a:ext cx="19089021" cy="1223136"/>
           </a:xfrm>
-          <a:prstGeom prst="line">
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-AU" sz="4400" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Department of Families, Fairness and Housing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-AU" sz="4400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>division and branch structure</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-AU" sz="3600" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-AU" sz="2700" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="Rectangle 56">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E26131A8-18B3-9B7A-2AF9-5EC28BB66CFD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5696997" y="11443099"/>
+            <a:ext cx="2167646" cy="1294066"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="38100"/>
-          <a:effectLst/>
+          <a:solidFill>
+            <a:srgbClr val="00857E"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
-            <a:schemeClr val="dk1"/>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
           </a:lnRef>
-          <a:fillRef idx="0">
-            <a:schemeClr val="dk1"/>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
           </a:fillRef>
-          <a:effectRef idx="1">
-            <a:schemeClr val="dk1"/>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
           </a:effectRef>
           <a:fontRef idx="minor">
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
-      </p:cxnSp>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="176698">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPct val="35000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Statewide Disability </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>and Housing Operations </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="176698">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPct val="35000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-AU" sz="1470" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Executive Director</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-AU" sz="1470" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-AU" sz="1470" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Elinor Harper</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="15" name="Group 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AC88DDF-0CAF-3A47-B2B4-148398E54DD6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3388881" y="8539608"/>
+            <a:ext cx="20632574" cy="1306811"/>
+            <a:chOff x="3388881" y="7769999"/>
+            <a:chExt cx="20632574" cy="1306811"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Rectangle 35">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1025DBD5-2F45-453D-192C-F2DAC7301614}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3388881" y="7782744"/>
+              <a:ext cx="2167646" cy="1294066"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Communities and Families Service Transformation</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Andrew Philipson</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Rectangle 54">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3546B431-D470-1F4B-BFF2-066B64548FF0}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5696997" y="7769999"/>
+              <a:ext cx="2167646" cy="1294066"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Service Enhancement</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Lisa Gardner</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Rectangle 71">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF82648B-8670-76FE-6C8B-BD577D6FF8FF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8005113" y="7769999"/>
+              <a:ext cx="2167646" cy="1294066"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Office of </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Professional Practice</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Chief Practitioner and Executive Director</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Kirstie Lomas</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Rectangle 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDC28A16-7084-B1D4-88D0-033DFCBD12A7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10313229" y="7769999"/>
+              <a:ext cx="2167646" cy="1294066"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>People and Culture</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Louise Gartland</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Rectangle 2">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77A41DB2-727D-3A9C-0F37-76A66C139DE5}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14900354" y="7769999"/>
+              <a:ext cx="2167646" cy="1294066"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Disability Homes, Veterans and Youth</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Hayley Parkes</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rectangle 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F324F630-D550-703D-EA24-5A39D6A9C9D0}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17237577" y="7769999"/>
+              <a:ext cx="2167646" cy="1294066"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Operations</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Fran O’Toole</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Rectangle 40">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F938E84-EFA2-B92B-61A5-0DE594970FE4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="19545693" y="7769999"/>
+              <a:ext cx="2167646" cy="1294066"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Homelessness </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>and Sustaining </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Housing Outcomes</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Mark Stracey (A)</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1470">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Rectangle 42">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{901BF707-B7B7-07AF-2456-7295C1C55C25}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="21853809" y="7769999"/>
+              <a:ext cx="2167646" cy="1276636"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Housing </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Development</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Chief </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Development Officer</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Michele Morrison</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1470" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Rectangle 46">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FF771B9-9264-79FE-8A3F-48F32E2B10C9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12606544" y="7769999"/>
+              <a:ext cx="2167646" cy="1294066"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:prstDash val="dash"/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1450" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                </a:rPr>
+                <a:t>Performance, Impact and Improvement</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1450">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1450" dirty="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1450">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                </a:rPr>
+                <a:t>Ben Richardson</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-AU" sz="1450">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="44" name="Group 43">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4551D0E6-0690-F638-E957-BDAF477CBB7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3388881" y="7099772"/>
+            <a:ext cx="20632574" cy="1294066"/>
+            <a:chOff x="1279091" y="2944350"/>
+            <a:chExt cx="9826118" cy="616290"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="67" name="Rectangle 66">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A303B3C-F7BF-A537-A5F1-15E34D4CDEE7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1279091" y="2944350"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Reform, Investment, Family Services, Evidence and Redress</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1450">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1450" dirty="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1450">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                </a:rPr>
+                <a:t>Belinda Martin</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-AU" sz="1450">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Rectangle 32">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72536E1A-F6EA-6CC2-C405-326F06C21B8F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2378315" y="2944350"/>
+              <a:ext cx="1032326" cy="616289"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="500778"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>South Division</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Deputy Secretary</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Kathleen Alonso</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Rectangle 34">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B01C235-C0B2-34CB-9E3A-FEE4A4B4C437}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3477539" y="2944350"/>
+              <a:ext cx="1032326" cy="616289"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="500778"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>West Division</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Deputy Secretary</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Kelly Stanton</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-AU" sz="1470">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Rectangle 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C0BCE2D-6C08-27E3-A460-1109F0629B24}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4576763" y="2944350"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Information </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Technology </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Services</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Ryan Ruthven</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-AU" sz="1470">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Rectangle 65">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BA186D9-CE7C-E07E-764D-6D1DF835699C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6761349" y="2944350"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Emergency Management</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Andrea Spiteri</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Rectangle 62">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDD189A2-37A2-0AC3-DF31-7CABA8640D10}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7874435" y="2944350"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Family and Sexual Violence Programs</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Amber Griffiths</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="73" name="Rectangle 72">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B597FF27-8CE7-FF68-CBC7-B608DEAE82C1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8973659" y="2944350"/>
+              <a:ext cx="1032326" cy="607989"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Housing Outcomes </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>and Partnerships</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Anita Canals</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Rectangle 41">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE3FA862-CB00-65DF-2EB5-5CA93ABF13BC}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10072883" y="2944350"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Asset Management</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Martin McCurry</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rectangle 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06472CFA-FF3D-847A-464B-9A2A6F3B2AB7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5675987" y="2944350"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:noFill/>
+              <a:prstDash val="dash"/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Public Engagement</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Chief</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Communications Officer</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Ruth Ward</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45" name="Group 44">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE446886-0E1F-04DD-6837-8B4E2251F352}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1066911" y="5659936"/>
+            <a:ext cx="24870169" cy="1294066"/>
+            <a:chOff x="179867" y="2262277"/>
+            <a:chExt cx="11844243" cy="616290"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Rectangle 68">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEBC6C8D-AFBC-7396-907C-EFD5B2F2F775}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="179867" y="2262277"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Aboriginal Policy, Reform and Accountability</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1450" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1450" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1450" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                </a:rPr>
+                <a:t>Tim Kanoa</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-AU" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Rectangle 36">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D78B9749-3A58-4AFB-6EFA-FC1BBD2B1206}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1279091" y="2262277"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1450" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                </a:rPr>
+                <a:t>Child Protection, Safeguarding and </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-US" sz="1450" b="1" dirty="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-US" sz="1450" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                </a:rPr>
+                <a:t>Care Policy</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1450">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1450" dirty="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1450">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                </a:rPr>
+                <a:t>David Atkinson</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-AU" sz="1450">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Rectangle 31">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59FAB1C6-93DF-6343-B1EB-043F9BA849E4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2378315" y="2262277"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="500778"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>North Division</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Deputy Secretary</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Jenny </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" err="1">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Litsas</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-AU" sz="1470">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Rectangle 33">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FA076B7-C117-EB50-520C-2759E93412A6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3477539" y="2262277"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="500778"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>East Division</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Deputy Secretary</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Penelope Steuart</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Rectangle 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C1CE821-0F8F-8CB6-408C-DF4099031AA2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4576763" y="2262277"/>
+              <a:ext cx="1032326" cy="596280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Finance</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>CFO</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Cynthia Lahiff</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-AU" sz="1470">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Rectangle 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2347313-BA03-5596-A909-A2B58901BC8D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5675987" y="2262277"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Legal Services</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>General Counsel</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Elsie Loh</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Rectangle 64">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D2202E8-2B74-1EA8-1690-0CBAE68A1CB9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6761349" y="2262277"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Disability Reform </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>and Complex Needs</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Carley Northcott</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Rectangle 38">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99CE9DCF-DEF3-AACF-1837-8DA663CCDBA5}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7874435" y="2262277"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Policy, Prevention </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>and Impact</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Jo Pride</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Rectangle 39">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE7EB0B3-5256-861D-61CC-9DAA186E57E0}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8973659" y="2262277"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Strategy, Policy </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>and Planning</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Executive Director </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Alix Rhodes</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-AU" sz="1470">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Rectangle 70">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5811E221-CA48-1788-B32A-C1538E6710AA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10072883" y="2262277"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Performance </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>and Governance</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Jo Cushing</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="96" name="Rectangle 95">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68DFD74A-0377-8CF8-C6DE-7E41171D55DF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11172104" y="2262277"/>
+              <a:ext cx="852006" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Organisational Strategy and Governance</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1450" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                </a:rPr>
+                <a:t>Nicole Denton</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-AU" sz="1450" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="9" name="Straight Connector 8">
+          <p:cNvPr id="86" name="Straight Connector 85">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3F2F7D1-A4EE-77E1-2F74-6E07D0DD46B7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93780532-8892-5885-A95C-817033D5A595}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="0" cy="360000"/>
+          <a:xfrm flipH="1">
+            <a:off x="2114099" y="3984926"/>
+            <a:ext cx="22928474" cy="1575"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="38100" cap="sq">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
             <a:miter lim="800000"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="11" name="Straight Connector 10">
+          <p:cNvPr id="92" name="Straight Connector 91">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62DCE3E6-B339-55AB-3869-225F573C4E43}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF332E9C-9AD4-128B-6FCF-D0980B935ABF}"/>
               </a:ext>
-              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4569163" y="3992599"/>
+            <a:ext cx="0" cy="292191"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="94" name="Straight Connector 93">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50782AD0-75FE-C55B-8B72-48DD2EE2998B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="2114099" y="3992599"/>
+            <a:ext cx="0" cy="292191"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="95" name="Straight Connector 94">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCD2354F-7135-70E0-5EA7-C3927CED5787}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="8107739" y="4011085"/>
+            <a:ext cx="0" cy="292191"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="97" name="Straight Connector 96">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2586182-F88D-A002-196E-FBFF0F738E6F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="21695650" y="3998335"/>
+            <a:ext cx="0" cy="292191"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="98" name="Straight Connector 97">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6EB108D-6946-3F32-83A4-DB051312DC3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8641082" y="3368386"/>
-            <a:ext cx="0" cy="359999"/>
+            <a:off x="12627010" y="3992597"/>
+            <a:ext cx="0" cy="328654"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="38100" cap="sq">
-            <a:miter lim="800000"/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
         <p:style>
-          <a:lnRef idx="2">
-            <a:schemeClr val="dk1"/>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
-            <a:schemeClr val="dk1"/>
+            <a:schemeClr val="accent1"/>
           </a:fillRef>
-          <a:effectRef idx="1">
-            <a:schemeClr val="dk1"/>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="14" name="Straight Connector 13">
+          <p:cNvPr id="101" name="Straight Connector 100">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE37E1E0-D8CA-DB3B-D128-27482DF3FDA8}"/>
-[...2 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAEB93C0-5C71-71B7-4740-4E7046B9C715}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23557581" y="3346889"/>
-            <a:ext cx="0" cy="359999"/>
+            <a:off x="15893870" y="3997398"/>
+            <a:ext cx="0" cy="367989"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="38100" cap="sq">
-            <a:miter lim="800000"/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
-            <a:schemeClr val="dk1"/>
+            <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
-            <a:schemeClr val="dk1"/>
+            <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
-            <a:schemeClr val="dk1"/>
+            <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="15" name="Straight Connector 14">
+          <p:cNvPr id="102" name="Straight Connector 101">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5715483-5662-84FE-60C0-851FD0A01154}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A71FAF0F-9692-C368-FBE7-6BA83E7A9106}"/>
               </a:ext>
-              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="18243595" y="3984926"/>
+            <a:ext cx="0" cy="344001"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="112" name="Straight Connector 111">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11790AB3-1124-6558-93DB-42C1639EFE4A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12166790" y="3341162"/>
-            <a:ext cx="0" cy="359999"/>
+            <a:off x="13445674" y="3429543"/>
+            <a:ext cx="0" cy="521320"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="38100"/>
-          <a:effectLst/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:style>
-          <a:lnRef idx="2">
-            <a:schemeClr val="dk1"/>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
-            <a:schemeClr val="dk1"/>
+            <a:schemeClr val="accent1"/>
           </a:fillRef>
-          <a:effectRef idx="1">
-            <a:schemeClr val="dk1"/>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="17" name="Straight Connector 16">
+          <p:cNvPr id="116" name="Straight Connector 115">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC6B7614-F82D-36F3-9C51-AB0282E305CF}"/>
-[...2 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0CA4FAF-CF62-E193-639C-B67D2BB6BB4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
+            <a:endCxn id="96" idx="0"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16714338" y="3368387"/>
-            <a:ext cx="0" cy="359999"/>
+            <a:off x="25042573" y="3984926"/>
+            <a:ext cx="0" cy="1675010"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="38100" cap="sq">
-            <a:miter lim="800000"/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
         <p:style>
-          <a:lnRef idx="2">
-            <a:schemeClr val="dk1"/>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
-            <a:schemeClr val="dk1"/>
+            <a:schemeClr val="accent1"/>
           </a:fillRef>
-          <a:effectRef idx="1">
-[...176 lines deleted...]
-            <a:schemeClr val="dk1"/>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1F41A68-87E7-E7B5-9496-A5C0092B0602}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FAD24DC-AC73-A460-F67D-20020AA02B12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...41 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="938307" y="1730073"/>
-[...47 lines deleted...]
-            <a:ext cx="25100229" cy="619910"/>
+            <a:off x="1157152" y="2969819"/>
+            <a:ext cx="24793783" cy="650909"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="500778"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="828" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="186420">
+            <a:pPr algn="ctr" defTabSz="176698">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPct val="35000"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-AU" sz="1600" b="1">
+              <a:rPr lang="en-AU" sz="2205" b="1">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Secretary </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-AU" sz="1600">
+              <a:rPr lang="en-AU" sz="2205">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Peta McCammon</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="1600">
+            <a:endParaRPr lang="en-GB" sz="2205">
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...2122 lines deleted...]
-              </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-            </a:endParaRPr>
-[...3737 lines deleted...]
-              <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="12" name="Group 11">
+          <p:cNvPr id="46" name="Group 45">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{824309EF-38C5-6726-A317-107FB216A7A7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97FF9C88-24A5-D05E-D87B-B473DFC57E53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1030982" y="4220100"/>
+            <a:ext cx="22970069" cy="1294066"/>
+            <a:chOff x="156158" y="1527687"/>
+            <a:chExt cx="10939334" cy="616290"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Rectangle 51">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{602D9460-011A-CBDF-FFDB-B9D7010A3375}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="156158" y="1527687"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="500778"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Aboriginal </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Self-determination </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>and Outcomes</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Deputy Secretary</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Raylene Harradine</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Rectangle 48">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE111079-1984-7D51-2755-806D00639B02}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1265095" y="1527687"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="500778"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Children, Families </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>and Safeguarding</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Deputy Secretary</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Annette Lancy</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Rectangle 59">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F376D584-35DB-EA46-124E-8D56E320C1CD}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2374032" y="1527687"/>
+              <a:ext cx="2117827" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="500778"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Community Operations </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>and Practice Leadership</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Deputy Secretary</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Danny O’Kelly</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-AU" sz="1470">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Rectangle 47">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{631482F4-51E3-1A48-28F6-F0B528483600}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4568470" y="1527687"/>
+              <a:ext cx="2116268" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="500778"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Corporate and Delivery </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Services </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Deputy Secretary</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Drew Warne-Smith</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="64" name="Rectangle 63">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB7D5C5B-98DB-4A47-F5BA-50BC4809267B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6761349" y="1527687"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="500778"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Disability, Fairness </a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>and Emergency Management</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-US" sz="1470" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Deputy Secretary</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" err="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Argiri</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" err="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Alisandratos</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-AU" sz="1470">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Rectangle 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43FAF1E6-3A92-9A75-F35D-D24FC2750343}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7870286" y="1527687"/>
+              <a:ext cx="1032326" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="500778"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Family Safety Victoria</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Deputy Secretary</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Melanie Heenan</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="70" name="Rectangle 69">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8373AF50-36AA-6AE4-5DB9-285862945B6E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8979223" y="1527687"/>
+              <a:ext cx="2116269" cy="616290"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="500778"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Homes Victoria</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" b="1">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>CEO</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Simon Newport</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="6" name="Group 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97BEA687-D2C9-0FC0-2D4F-859860E6A146}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6381444" y="3525194"/>
-[...2 lines deleted...]
-            <a:chExt cx="4608879" cy="7295202"/>
+            <a:off x="19557376" y="11792329"/>
+            <a:ext cx="5646231" cy="518495"/>
+            <a:chOff x="17330777" y="13770486"/>
+            <a:chExt cx="4668532" cy="523220"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="19" name="TextBox 18">
+            <p:cNvPr id="7" name="Rectangle 6">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEAE171E-3AF9-7B27-9E25-8E043DC45B2F}"/>
-[...761 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C678048F-9F9D-E45F-B1F3-D220D10BFD55}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B88193C3-E7F2-2AF2-5845-743F60C91074}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="17330777" y="13790809"/>
               <a:ext cx="240532" cy="234178"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
-            <a:noFill/>
+            <a:solidFill>
+              <a:srgbClr val="006666"/>
+            </a:solidFill>
             <a:ln w="28575">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:prstDash val="sysDot"/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
               </a:schemeClr>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
               </a:schemeClr>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr" defTabSz="186420">
                 <a:lnSpc>
                   <a:spcPct val="90000"/>
                 </a:lnSpc>
                 <a:spcAft>
                   <a:spcPct val="35000"/>
                 </a:spcAft>
               </a:pPr>
-              <a:endParaRPr lang="en-AU" sz="1200">
+              <a:endParaRPr lang="en-AU" sz="1400">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="13" name="TextBox 12">
+            <p:cNvPr id="9" name="TextBox 8">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0501FCFF-2E94-FD25-C739-F97F2989B45E}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5325ED57-1D65-9421-9F5F-6A44EE18DBCF}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="17571309" y="13770486"/>
-              <a:ext cx="4428000" cy="276999"/>
+              <a:ext cx="4428000" cy="523220"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
-                <a:rPr lang="en-AU" sz="1200">
+                <a:rPr lang="en-AU" sz="1400">
                   <a:latin typeface="Arial"/>
                 </a:rPr>
-                <a:t>Indicates shared service with Department of Health</a:t>
+                <a:t>A shared service located within the Department of Health</a:t>
               </a:r>
-              <a:endParaRPr lang="en-US" sz="1200"/>
+              <a:endParaRPr lang="en-US" sz="1400"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:cxnSp>
-[...1 lines deleted...]
-          <p:cNvPr id="59" name="Straight Connector 58">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10" name="Group 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0987FDDE-E988-0CDA-D982-5BA1BD471A00}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FD478C-BD26-BFCC-0C9B-B69ED35E60D6}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvCxnSpPr>
-[...2 lines deleted...]
-          </p:cNvCxnSpPr>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvCxnSpPr>
-[...3 lines deleted...]
-            <a:ext cx="0" cy="311643"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="19557376" y="12213945"/>
+            <a:ext cx="5646231" cy="523220"/>
+            <a:chOff x="17330777" y="13770486"/>
+            <a:chExt cx="4668532" cy="523220"/>
           </a:xfrm>
-          <a:prstGeom prst="line">
-[...19 lines deleted...]
-      </p:cxnSp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Rectangle 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{423C81D8-9D30-BC6E-14C0-32E34BFB6D88}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17330777" y="13790809"/>
+              <a:ext cx="240532" cy="234178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="186420">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:endParaRPr lang="en-AU" sz="1400">
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="TextBox 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E226A392-A5C7-C05C-7B1F-F81B64063980}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17571309" y="13770486"/>
+              <a:ext cx="4428000" cy="523220"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1400" dirty="0">
+                  <a:latin typeface="Arial"/>
+                </a:rPr>
+                <a:t>Parts of this function are shared and located within the Department of Health</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 3">
+          <p:cNvPr id="8" name="TextBox 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A9CD94F-8C6A-2F5F-E2D8-75BE9EA3E2B7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A953094C-754F-D8BE-6C65-7379540B8A3F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="347601" y="13338523"/>
-            <a:ext cx="397965" cy="766678"/>
+            <a:off x="1508760" y="2488820"/>
+            <a:ext cx="2880360" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...96 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:fld id="{6A8DA970-969A-4F32-BF5B-4F4E3C520034}" type="slidenum">
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-AU"/>
+            <a:r>
+              <a:rPr lang="en-AU" sz="2000" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Last update 1 July 2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="14" name="Group 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23FCA0C8-5790-225A-5E1D-EE70055EBA05}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3388881" y="9992189"/>
+            <a:ext cx="20632575" cy="1305141"/>
+            <a:chOff x="3388881" y="9229418"/>
+            <a:chExt cx="20632575" cy="1305141"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="25" name="Group 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25413D0F-3A20-89DD-E8F4-382406085CC1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5696998" y="9229418"/>
+              <a:ext cx="18324458" cy="1294066"/>
+              <a:chOff x="2378315" y="4331698"/>
+              <a:chExt cx="8726894" cy="616290"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="56" name="Rectangle 55">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C95A66C-1043-C67A-E48D-C475A544655F}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2378315" y="4331698"/>
+                <a:ext cx="1032326" cy="616290"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="00857E"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:style>
+              <a:lnRef idx="2">
+                <a:schemeClr val="lt1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:lnRef>
+              <a:fillRef idx="1">
+                <a:schemeClr val="accent1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:fillRef>
+              <a:effectRef idx="0">
+                <a:schemeClr val="accent1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:effectRef>
+              <a:fontRef idx="minor">
+                <a:schemeClr val="lt1"/>
+              </a:fontRef>
+            </p:style>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle>
+                <a:defPPr>
+                  <a:defRPr lang="en-US"/>
+                </a:defPPr>
+                <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl1pPr>
+                <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl2pPr>
+                <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl3pPr>
+                <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl4pPr>
+                <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl5pPr>
+                <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl6pPr>
+                <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl7pPr>
+                <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl8pPr>
+                <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl9pPr>
+              </a:lstStyle>
+              <a:p>
+                <a:pPr algn="ctr" defTabSz="176698">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcAft>
+                    <a:spcPct val="35000"/>
+                  </a:spcAft>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470" b="1">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Service Agreement </a:t>
+                </a:r>
+                <a:br>
+                  <a:rPr lang="en-AU" sz="1470" b="1">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                </a:br>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470" b="1">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>and Quality Systems</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" defTabSz="176698">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcAft>
+                    <a:spcPct val="35000"/>
+                  </a:spcAft>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Executive Director </a:t>
+                </a:r>
+                <a:br>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                </a:br>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Michael </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470" err="1">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Mefflin</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="58" name="Rectangle 57">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1918214-14DB-ADDD-DD22-6C3DF470D7C8}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3477539" y="4331698"/>
+                <a:ext cx="1032326" cy="616290"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="00857E"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:style>
+              <a:lnRef idx="2">
+                <a:schemeClr val="lt1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:lnRef>
+              <a:fillRef idx="1">
+                <a:schemeClr val="accent1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:fillRef>
+              <a:effectRef idx="0">
+                <a:schemeClr val="accent1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:effectRef>
+              <a:fontRef idx="minor">
+                <a:schemeClr val="lt1"/>
+              </a:fontRef>
+            </p:style>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle>
+                <a:defPPr>
+                  <a:defRPr lang="en-US"/>
+                </a:defPPr>
+                <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl1pPr>
+                <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl2pPr>
+                <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl3pPr>
+                <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl4pPr>
+                <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl5pPr>
+                <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl6pPr>
+                <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl7pPr>
+                <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl8pPr>
+                <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl9pPr>
+              </a:lstStyle>
+              <a:p>
+                <a:pPr algn="ctr" defTabSz="176698">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcAft>
+                    <a:spcPct val="35000"/>
+                  </a:spcAft>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470" b="1">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Statewide Children </a:t>
+                </a:r>
+                <a:br>
+                  <a:rPr lang="en-AU" sz="1470" b="1">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                </a:br>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470" b="1">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>and Families Operations</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" defTabSz="176698">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcAft>
+                    <a:spcPct val="35000"/>
+                  </a:spcAft>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Executive Director</a:t>
+                </a:r>
+                <a:br>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                </a:br>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Leeanne Miller</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="29" name="Rectangle 28">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E441E96-C476-5503-A9AD-7742751B76CB}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4576763" y="4331698"/>
+                <a:ext cx="1032326" cy="616290"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="00857E"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:style>
+              <a:lnRef idx="2">
+                <a:schemeClr val="lt1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:lnRef>
+              <a:fillRef idx="1">
+                <a:schemeClr val="accent1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:fillRef>
+              <a:effectRef idx="0">
+                <a:schemeClr val="accent1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:effectRef>
+              <a:fontRef idx="minor">
+                <a:schemeClr val="lt1"/>
+              </a:fontRef>
+            </p:style>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle>
+                <a:defPPr>
+                  <a:defRPr lang="en-US"/>
+                </a:defPPr>
+                <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl1pPr>
+                <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl2pPr>
+                <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl3pPr>
+                <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl4pPr>
+                <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl5pPr>
+                <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl6pPr>
+                <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl7pPr>
+                <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl8pPr>
+                <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl9pPr>
+              </a:lstStyle>
+              <a:p>
+                <a:pPr algn="ctr" defTabSz="176698">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcAft>
+                    <a:spcPct val="35000"/>
+                  </a:spcAft>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470" b="1">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Executive Services</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" defTabSz="176698">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcAft>
+                    <a:spcPct val="35000"/>
+                  </a:spcAft>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Executive Director</a:t>
+                </a:r>
+                <a:br>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                </a:br>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Annalise Bamford</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="31" name="Rectangle 30">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD0C32F9-1F92-4D84-8D64-52846BEC680B}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5668938" y="4331698"/>
+                <a:ext cx="1032326" cy="616290"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="006666"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:prstDash val="dash"/>
+              </a:ln>
+            </p:spPr>
+            <p:style>
+              <a:lnRef idx="2">
+                <a:schemeClr val="lt1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:lnRef>
+              <a:fillRef idx="1">
+                <a:schemeClr val="accent1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:fillRef>
+              <a:effectRef idx="0">
+                <a:schemeClr val="accent1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:effectRef>
+              <a:fontRef idx="minor">
+                <a:schemeClr val="lt1"/>
+              </a:fontRef>
+            </p:style>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle>
+                <a:defPPr>
+                  <a:defRPr lang="en-US"/>
+                </a:defPPr>
+                <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl1pPr>
+                <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl2pPr>
+                <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl3pPr>
+                <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl4pPr>
+                <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl5pPr>
+                <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl6pPr>
+                <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl7pPr>
+                <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl8pPr>
+                <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl9pPr>
+              </a:lstStyle>
+              <a:p>
+                <a:pPr algn="ctr" defTabSz="176698">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcAft>
+                    <a:spcPct val="35000"/>
+                  </a:spcAft>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Common </a:t>
+                </a:r>
+                <a:br>
+                  <a:rPr lang="en-AU" sz="1470" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                </a:br>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Corporate Support</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" defTabSz="176698">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcAft>
+                    <a:spcPct val="35000"/>
+                  </a:spcAft>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Executive Director</a:t>
+                </a:r>
+                <a:br>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                </a:br>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Jacinta Rossi (A)</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="22" name="Rectangle 21">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3D5057F-0CD1-229F-89B1-0B491D6E984C}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6761349" y="4331698"/>
+                <a:ext cx="1032326" cy="616290"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="00857E"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:style>
+              <a:lnRef idx="2">
+                <a:schemeClr val="lt1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:lnRef>
+              <a:fillRef idx="1">
+                <a:schemeClr val="accent1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:fillRef>
+              <a:effectRef idx="0">
+                <a:schemeClr val="accent1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:effectRef>
+              <a:fontRef idx="minor">
+                <a:schemeClr val="lt1"/>
+              </a:fontRef>
+            </p:style>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle>
+                <a:defPPr>
+                  <a:defRPr lang="en-US"/>
+                </a:defPPr>
+                <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl1pPr>
+                <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl2pPr>
+                <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl3pPr>
+                <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl4pPr>
+                <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl5pPr>
+                <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl6pPr>
+                <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl7pPr>
+                <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl8pPr>
+                <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl9pPr>
+              </a:lstStyle>
+              <a:p>
+                <a:pPr algn="ctr" defTabSz="176698">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcAft>
+                    <a:spcPct val="35000"/>
+                  </a:spcAft>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470" b="1">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Community Inclusion, Women, Equality </a:t>
+                </a:r>
+                <a:br>
+                  <a:rPr lang="en-AU" sz="1470" b="1">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                </a:br>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470" b="1">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>and Seniors</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" defTabSz="176698">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcAft>
+                    <a:spcPct val="35000"/>
+                  </a:spcAft>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Executive Director</a:t>
+                </a:r>
+                <a:br>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                </a:br>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Gerry Goswell</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-GB" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="75" name="Rectangle 74">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A078656F-8FB5-CAC4-D4C4-CA66BE0CD510}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10072883" y="4331698"/>
+                <a:ext cx="1032326" cy="607989"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="00857E"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:style>
+              <a:lnRef idx="2">
+                <a:schemeClr val="lt1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:lnRef>
+              <a:fillRef idx="1">
+                <a:schemeClr val="accent1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:fillRef>
+              <a:effectRef idx="0">
+                <a:schemeClr val="accent1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:effectRef>
+              <a:fontRef idx="minor">
+                <a:schemeClr val="lt1"/>
+              </a:fontRef>
+            </p:style>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle>
+                <a:defPPr>
+                  <a:defRPr lang="en-US"/>
+                </a:defPPr>
+                <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl1pPr>
+                <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl2pPr>
+                <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl3pPr>
+                <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl4pPr>
+                <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl5pPr>
+                <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl6pPr>
+                <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl7pPr>
+                <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl8pPr>
+                <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl9pPr>
+              </a:lstStyle>
+              <a:p>
+                <a:pPr algn="ctr" defTabSz="176698">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcAft>
+                    <a:spcPct val="35000"/>
+                  </a:spcAft>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>First Peoples Housing and Homelessness</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" defTabSz="176698">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcAft>
+                    <a:spcPct val="35000"/>
+                  </a:spcAft>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Executive Director</a:t>
+                </a:r>
+                <a:br>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                </a:br>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:schemeClr val="bg1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Matthew Duggan​</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="4" name="Rectangle 3">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42D3218B-3102-E4D7-E9DA-C37312FB5D5F}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8973659" y="4331698"/>
+                <a:ext cx="1032326" cy="616290"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="00857E"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:style>
+              <a:lnRef idx="2">
+                <a:schemeClr val="lt1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:lnRef>
+              <a:fillRef idx="1">
+                <a:schemeClr val="accent1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:fillRef>
+              <a:effectRef idx="0">
+                <a:schemeClr val="accent1">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:schemeClr>
+              </a:effectRef>
+              <a:fontRef idx="minor">
+                <a:schemeClr val="lt1"/>
+              </a:fontRef>
+            </p:style>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle>
+                <a:defPPr>
+                  <a:defRPr lang="en-US"/>
+                </a:defPPr>
+                <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl1pPr>
+                <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl2pPr>
+                <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl3pPr>
+                <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl4pPr>
+                <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl5pPr>
+                <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl6pPr>
+                <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl7pPr>
+                <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl8pPr>
+                <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                  <a:defRPr sz="828" kern="1200">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:lvl9pPr>
+              </a:lstStyle>
+              <a:p>
+                <a:pPr algn="ctr" defTabSz="176698">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcAft>
+                    <a:spcPct val="35000"/>
+                  </a:spcAft>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470" b="1">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Communications </a:t>
+                </a:r>
+                <a:br>
+                  <a:rPr lang="en-AU" sz="1470" b="1">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                </a:br>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470" b="1">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>and Engagement</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" defTabSz="176698">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcAft>
+                    <a:spcPct val="35000"/>
+                  </a:spcAft>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Executive Director</a:t>
+                </a:r>
+                <a:br>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                </a:br>
+                <a:r>
+                  <a:rPr lang="en-AU" sz="1470">
+                    <a:solidFill>
+                      <a:prstClr val="white"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Larissa Garvin</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-AU" sz="1470">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Rectangle 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2FA32E3-0EF9-6DF8-F0CA-FBADF1D3EEDC}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3388881" y="9240493"/>
+              <a:ext cx="2167646" cy="1294066"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00857E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle>
+              <a:defPPr>
+                <a:defRPr lang="en-US"/>
+              </a:defPPr>
+              <a:lvl1pPr marL="0" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl1pPr>
+              <a:lvl2pPr marL="210312" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl2pPr>
+              <a:lvl3pPr marL="420624" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl3pPr>
+              <a:lvl4pPr marL="630936" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl4pPr>
+              <a:lvl5pPr marL="841248" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl5pPr>
+              <a:lvl6pPr marL="1051560" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl6pPr>
+              <a:lvl7pPr marL="1261872" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl7pPr>
+              <a:lvl8pPr marL="1472184" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl8pPr>
+              <a:lvl9pPr marL="1682496" algn="l" defTabSz="210312" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+                <a:defRPr sz="828" kern="1200">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:lvl9pPr>
+            </a:lstStyle>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Aboriginal Initiatives Children and Families</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="176698">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Executive Director</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-AU" sz="1470" dirty="0">
+                  <a:solidFill>
+                    <a:prstClr val="white"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Simone Corin</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1714439452"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2361531654"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -10108,116 +14596,71 @@
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{971D3D47-A875-7AD1-724F-5DF118736366}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="850541" y="139700"/>
-            <a:ext cx="20091759" cy="1290638"/>
+            <a:off x="981100" y="5738"/>
+            <a:ext cx="20091759" cy="1751380"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-AU" sz="3600" b="1" dirty="0"/>
+              <a:rPr lang="en-AU" sz="4000" b="1" dirty="0"/>
               <a:t>Department of Families, Fairness and Housing </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-AU" sz="3600" b="1" dirty="0"/>
+              <a:rPr lang="en-AU" sz="4000" b="1" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-AU" sz="3600" dirty="0"/>
+              <a:rPr lang="en-AU" sz="4000" dirty="0"/>
               <a:t>Community Operations and Practice Leadership branch structure</a:t>
             </a:r>
-            <a:endParaRPr lang="en-AU" sz="1800" dirty="0"/>
-[...43 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48" name="Rectangle 47">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13E9DE87-54FB-DC4A-FD3A-51578F3C8CAD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="896257" y="2587114"/>
             <a:ext cx="22315713" cy="382684"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="500778"/>
@@ -11567,89 +16010,89 @@
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" defTabSz="311163">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPct val="35000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-AU" sz="1200" b="1" dirty="0">
+              <a:rPr lang="en-AU" sz="1200" b="1">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Loddon Area</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-AU" sz="1200" b="1" dirty="0">
+              <a:rPr lang="en-AU" sz="1200" b="1">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-AU" sz="1200" dirty="0">
+              <a:rPr lang="en-AU" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Executive Director </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-AU" sz="1200" dirty="0">
+              <a:rPr lang="en-AU" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-AU" sz="1200" dirty="0">
+              <a:rPr lang="en-AU" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Damian Worley</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="Rectangle 36">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2516DB37-627C-1068-42D5-5CFE7E4B1A2E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -14080,54 +18523,92 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-AU" sz="1200">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Michelle Guille</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="1200">
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CF1DD50-0B22-371F-B63C-16FC617E89C7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1005840" y="1646818"/>
+            <a:ext cx="2880360" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-AU" sz="2000" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Last update 1 July 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="498379047"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4282022414"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -14919,259 +19400,103 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
-    <SharedWithUsers xmlns="edc24be7-85b6-48b8-bec8-bca4fac6ccab">
-[...145 lines deleted...]
-    </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Originalcreateddate xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
     <Page_x0020_name xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
     <Review_x0020_Due_x0020_Date xmlns="edc24be7-85b6-48b8-bec8-bca4fac6ccab" xsi:nil="true"/>
     <Company xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <h762c94a071542adbc933c364eeb6175 xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </h762c94a071542adbc933c364eeb6175>
     <Comments xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
     <Typed_x0020_filesize xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
     <Topic xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
     <Review_x0020_Date xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
     <Publishers xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
     <Order0 xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
     <Delete xmlns="edc24be7-85b6-48b8-bec8-bca4fac6ccab">false</Delete>
     <Sharinglink xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Sharinglink>
     <Category xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">Factsheet</Category>
     <Moreinfo xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Moreinfo>
     <Owner_x0020__x0028_Authenticated_x0029_ xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Owner_x0020__x0028_Authenticated_x0029_>
     <Download_x0020_link xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Download_x0020_link>
     <_Flow_SignoffStatus xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">Draft</_Flow_SignoffStatus>
     <Contract_x0020_type xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xsi:nil="true"/>
     <Download xmlns="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Download>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xmlns:ns3="edc24be7-85b6-48b8-bec8-bca4fac6ccab" xmlns:ns5="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="891c13311cacca2018ee77815058a615" ns1:_="" ns2:_="" ns3:_="" ns5:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DA9562649C09EA4A851405C5BE47FD0F" ma:contentTypeVersion="89" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="10cc5681b92a7cab6da8ce0fb1c05d80">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e" xmlns:ns3="edc24be7-85b6-48b8-bec8-bca4fac6ccab" xmlns:ns5="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8f8550969dcbe3c540261f98d6695bee" ns1:_="" ns2:_="" ns3:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e"/>
     <xsd:import namespace="edc24be7-85b6-48b8-bec8-bca4fac6ccab"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Category"/>
                 <xsd:element ref="ns1:Company" minOccurs="0"/>
                 <xsd:element ref="ns2:Originalcreateddate" minOccurs="0"/>
                 <xsd:element ref="ns2:Review_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner_x0020__x0028_Authenticated_x0029_" minOccurs="0"/>
                 <xsd:element ref="ns2:Sharinglink" minOccurs="0"/>
                 <xsd:element ref="ns2:Download_x0020_link" minOccurs="0"/>
                 <xsd:element ref="ns2:Page_x0020_name" minOccurs="0"/>
                 <xsd:element ref="ns2:Publishers" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:Contract_x0020_type" minOccurs="0"/>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns2:Typed_x0020_filesize" minOccurs="0"/>
                 <xsd:element ref="ns2:Topic" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -15661,188 +19986,215 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80152410-6F00-4074-9244-86FB789D3712}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89F91184-3DC9-4010-8893-33ADF19177C6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="edc24be7-85b6-48b8-bec8-bca4fac6ccab"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89F91184-3DC9-4010-8893-33ADF19177C6}">
-[...18 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD113045-5911-472B-B3A2-23163344DE6E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42DF8968-96FC-41D6-BEDB-C325D8942258}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="1b36a5f6-0e43-4960-9bd5-bbfdf6c6f00e"/>
     <ds:schemaRef ds:uri="edc24be7-85b6-48b8-bec8-bca4fac6ccab"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80152410-6F00-4074-9244-86FB789D3712}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office 2013 - 2022 Theme</Template>
   <TotalTime></TotalTime>
-  <Words>950</Words>
+  <Words>865</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>102</Paragraphs>
+  <Paragraphs>134</Paragraphs>
   <Slides>3</Slides>
-  <Notes>0</Notes>
+  <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial Black</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Department of Families, Fairness and Housing division and branch structure</vt:lpstr>
+      <vt:lpstr>Department of Families, Fairness and Housing division and branch structure </vt:lpstr>
       <vt:lpstr>Department of Families, Fairness and Housing  Community Operations and Practice Leadership branch structure</vt:lpstr>
       <vt:lpstr>Accessibility statement and publisher information</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Department of Families, Fairness and Housing division and branch structure</dc:title>
   <dc:subject>Department of Families, Fairness and Housing division and branch structure</dc:subject>
   <dc:creator>Public Engagement</dc:creator>
-  <cp:keywords>Department of Families, Fairness and Housing; DFFH; org chart; division structure; branch structure</cp:keywords>
+  <cp:keywords>Department of Families, Fairness and Housing; DFFH; org chart; division structure; branch structure;</cp:keywords>
   <dc:description/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2023-11-03T02:42:14Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
     <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
     <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
     <vt:lpwstr>e3a8904e-a4ca-4b27-af7f-f07fa37d4ab4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingFooterLocations">
     <vt:lpwstr>Office Theme:7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
     <vt:lpwstr>0x010100DA9562649C09EA4A851405C5BE47FD0F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Metatag">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Order">
+    <vt:r8>523800</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>