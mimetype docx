--- v0 (2025-10-07)
+++ v1 (2026-09-10)
@@ -1,2354 +1,1767 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6FA8325E" w14:textId="00D9A360" w:rsidR="0074696E" w:rsidRPr="00280C4B" w:rsidRDefault="00A254A7" w:rsidP="00280C4B">
+    <w:p w14:paraId="2C419BCE" w14:textId="77777777" w:rsidR="0074696E" w:rsidRPr="00280C4B" w:rsidRDefault="00B95AB9" w:rsidP="00280C4B">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
       </w:pPr>
       <w:r w:rsidRPr="00280C4B">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="385D5824" wp14:editId="0B2BE9E4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5643E9A5" wp14:editId="1D7E6253">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:align>left</wp:align>
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:align>top</wp:align>
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7563600" cy="2070000"/>
-            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:extent cx="7562850" cy="2070100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 4">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7563600" cy="2070000"/>
+                      <a:ext cx="7562850" cy="2070100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A124A1" w14:textId="77777777" w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidRDefault="00A62D44" w:rsidP="00280C4B">
+    <w:p w14:paraId="6C02FE28" w14:textId="77777777" w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidRDefault="00A62D44" w:rsidP="00280C4B">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
-        <w:sectPr w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidSect="00593A99">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId17"/>
+        <w:sectPr w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidSect="00BA1E15">
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-          <w:pgMar w:top="454" w:right="851" w:bottom="1418" w:left="851" w:header="340" w:footer="567" w:gutter="0"/>
+          <w:pgMar w:top="454" w:right="851" w:bottom="1276" w:left="851" w:header="340" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7655" w:type="dxa"/>
-        <w:tblBorders>
-[...11 lines deleted...]
-        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD784C" w14:paraId="765659DC" w14:textId="77777777" w:rsidTr="00BD31AF">
+      <w:tr w:rsidR="00AD784C" w14:paraId="4704C4AB" w14:textId="77777777" w:rsidTr="00524288">
         <w:trPr>
-          <w:trHeight w:val="1418"/>
+          <w:trHeight w:val="1361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7825" w:type="dxa"/>
+            <w:tcW w:w="7655" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B06FE4C" w14:textId="61C25591" w:rsidR="00AD784C" w:rsidRPr="00F029DC" w:rsidRDefault="00E36123" w:rsidP="00F029DC">
+          <w:p w14:paraId="49DD39F2" w14:textId="155CBA5C" w:rsidR="00AD784C" w:rsidRPr="0009050A" w:rsidRDefault="00F03EC3" w:rsidP="0016037B">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E36123">
-[...1 lines deleted...]
-            </w:r>
             <w:r>
-              <w:t>r</w:t>
-[...2 lines deleted...]
-              <w:t>estraint</w:t>
+              <w:t>Chemical restraint</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B2117" w14:paraId="5DF317EC" w14:textId="77777777" w:rsidTr="00BD31AF">
+      <w:tr w:rsidR="000B2117" w14:paraId="2F7FBFF7" w14:textId="77777777" w:rsidTr="00524288">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7825" w:type="dxa"/>
+            <w:tcW w:w="7655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69C24C39" w14:textId="0CB2F54C" w:rsidR="000B2117" w:rsidRPr="00A1389F" w:rsidRDefault="00E36123" w:rsidP="00CF4148">
+          <w:p w14:paraId="1CF9A01A" w14:textId="789E7DB4" w:rsidR="000B2117" w:rsidRPr="0016037B" w:rsidRDefault="002D61DF" w:rsidP="0016037B">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E36123">
-[...18 lines deleted...]
-              <w:t>fficers</w:t>
+            <w:r w:rsidRPr="002D61DF">
+              <w:t>Information for authorised program officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF4148" w14:paraId="5F5E6105" w14:textId="77777777" w:rsidTr="00BD31AF">
+      <w:tr w:rsidR="00CF4148" w14:paraId="7E91DBE4" w14:textId="77777777" w:rsidTr="00A77AD7">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7825" w:type="dxa"/>
+            <w:tcW w:w="7655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45D389E8" w14:textId="74334762" w:rsidR="00CF4148" w:rsidRPr="00250DC4" w:rsidRDefault="00CF4148" w:rsidP="00CF4148">
+          <w:p w14:paraId="52F43B40" w14:textId="77777777" w:rsidR="00CF4148" w:rsidRPr="00250DC4" w:rsidRDefault="00DA2DA6" w:rsidP="00CF4148">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
             </w:pPr>
-            <w:fldSimple w:instr="FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT">
+            <w:fldSimple w:instr=" FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT ">
               <w:r>
                 <w:t>OFFICIAL</w:t>
               </w:r>
             </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="623B2D43" w14:textId="0722A26E" w:rsidR="007173CA" w:rsidRDefault="007173CA" w:rsidP="00D079AA">
+    <w:p w14:paraId="2685FAD2" w14:textId="2DCB72F9" w:rsidR="00A77AD7" w:rsidRDefault="00A77AD7" w:rsidP="00A77AD7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13445742" w14:textId="77777777" w:rsidR="00580394" w:rsidRPr="00B519CD" w:rsidRDefault="00580394" w:rsidP="007173CA">
+    <w:p w14:paraId="7CF41C42" w14:textId="77777777" w:rsidR="00A77AD7" w:rsidRPr="00B519CD" w:rsidRDefault="00A77AD7" w:rsidP="00A77AD7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:sectPr w:rsidR="00580394" w:rsidRPr="00B519CD" w:rsidSect="00593A99">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId19"/>
+        <w:sectPr w:rsidR="00A77AD7" w:rsidRPr="00B519CD" w:rsidSect="00A77AD7">
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0301B511" w14:textId="70FEC94A" w:rsidR="00E36123" w:rsidRDefault="004865F7" w:rsidP="00A1388B">
+    <w:p w14:paraId="77D8EB55" w14:textId="77777777" w:rsidR="005165B5" w:rsidRDefault="005165B5" w:rsidP="005165B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc116474035"/>
       <w:r>
         <w:t>Chemical restraint</w:t>
       </w:r>
-      <w:r w:rsidR="00E36123" w:rsidRPr="006A6F8F">
+      <w:r w:rsidRPr="006A6F8F">
         <w:t xml:space="preserve"> definition</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="738C06A5" w14:textId="3291DB11" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="6F9F1CF4" w14:textId="77777777" w:rsidR="005165B5" w:rsidRPr="00231595" w:rsidRDefault="005165B5" w:rsidP="005165B5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00231595">
-        <w:t>Section 3 of the</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="005D0D4F" w:rsidRPr="00A1388B">
+        <w:t xml:space="preserve">Section 3 of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1388B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Disability Act 2006</w:t>
       </w:r>
-      <w:r w:rsidR="005D0D4F" w:rsidRPr="00A1388B">
+      <w:r w:rsidRPr="00A1388B">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="005D0D4F" w:rsidRPr="00A1388B">
+      <w:r w:rsidRPr="00A1388B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>the Disability Act</w:t>
       </w:r>
-      <w:r w:rsidR="005D0D4F" w:rsidRPr="00A1388B">
+      <w:r w:rsidRPr="00A1388B">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00231595">
         <w:t xml:space="preserve"> defines chemical restraint as having the same meaning as in the </w:t>
       </w:r>
-      <w:r w:rsidR="007A7FED">
+      <w:r>
         <w:t>National Disability Insurance Scheme (</w:t>
       </w:r>
       <w:r w:rsidRPr="00231595">
         <w:t>Restrictive Practices and Behaviour Support</w:t>
       </w:r>
-      <w:r w:rsidR="007A7FED">
+      <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00231595">
         <w:t xml:space="preserve"> Rules 2018 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00231595">
         <w:t>Cth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00231595">
-        <w:t xml:space="preserve">) (the NDIS Rules). The NDIS Rules define chemical restraint as </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">the use of medication or chemical substance for the primary purpose of influencing a person’s behaviour. It does not include the use of medication prescribed by a medical practitioner </w:t>
+        <w:t xml:space="preserve">) (the NDIS Rules). The NDIS Rules define chemical restraint as ‘the use of medication or chemical substance for the primary purpose of influencing a person’s behaviour. It does not include the use of medication prescribed by a medical practitioner </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk13429656"/>
       <w:r w:rsidRPr="00231595">
         <w:t>for the treatment of, or to enable the treatment of, a diagnosed mental disorder, a physical illness or a physical condition</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="005D0D4F" w:rsidRPr="00231595">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00231595">
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="598799C4" w14:textId="49FCBC1C" w:rsidR="005D0D4F" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+        <w:t>’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4626B93F" w14:textId="77777777" w:rsidR="005165B5" w:rsidRPr="00231595" w:rsidRDefault="005165B5" w:rsidP="005165B5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00231595">
-        <w:t>The Authorised Program Officers (APOs) are obligated to comply with Part 7 of the Disability Act</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>The Authorised Program Officers (APOs) are obligated to comply with Part 7 of the Disability Act, in relation to the use of all restrictive practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569D826C" w14:textId="77777777" w:rsidR="005165B5" w:rsidRPr="00231595" w:rsidRDefault="005165B5" w:rsidP="005165B5">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
       <w:r w:rsidRPr="00231595">
-        <w:t xml:space="preserve"> in relation to the use of all restrictive practices.</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="20D68954" w14:textId="254D52E7" w:rsidR="00E36123" w:rsidRDefault="00E36123" w:rsidP="00E36123">
+        <w:t>For chemical restraint, this includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A14F95" w14:textId="77777777" w:rsidR="005165B5" w:rsidRDefault="005165B5" w:rsidP="005165B5">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>clarifying the purpose of medications with the prescriber</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615F1F40" w14:textId="22721F71" w:rsidR="00E36123" w:rsidRDefault="00E36123" w:rsidP="00E36123">
+    <w:p w14:paraId="0E770BFB" w14:textId="77777777" w:rsidR="005165B5" w:rsidRDefault="005165B5" w:rsidP="005165B5">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">determining whether a medication should be considered chemical restraint </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193EBBE2" w14:textId="7B74ED36" w:rsidR="00E36123" w:rsidRPr="000B41B9" w:rsidRDefault="00E36123" w:rsidP="00E36123">
+    <w:p w14:paraId="0813519C" w14:textId="77777777" w:rsidR="005165B5" w:rsidRPr="000B41B9" w:rsidRDefault="005165B5" w:rsidP="005165B5">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">reporting chemical restraint when </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="16BA9A95" w14:textId="4BDAF645" w:rsidR="00E36123" w:rsidRPr="00AD77C7" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+        <w:t>reporting chemical restraint when administered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7345909F" w14:textId="77777777" w:rsidR="005165B5" w:rsidRPr="00AD77C7" w:rsidRDefault="005165B5" w:rsidP="005165B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc116474036"/>
       <w:r w:rsidRPr="00AD77C7">
         <w:t>General queries</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="0FC8F291" w14:textId="3345B85D" w:rsidR="00E36123" w:rsidRPr="004D4891" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="4ECA1F05" w14:textId="77777777" w:rsidR="005165B5" w:rsidRPr="004D4891" w:rsidRDefault="005165B5" w:rsidP="005165B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004D4891">
         <w:t xml:space="preserve">Is </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="001E7356">
         <w:t>medication</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t xml:space="preserve"> still </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">considered </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t>chemical restraint if it is prescribed by a psychiatrist?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0E4D23" w14:textId="2A269786" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="3B14D503" w14:textId="77777777" w:rsidR="005165B5" w:rsidRPr="00231595" w:rsidRDefault="005165B5" w:rsidP="005165B5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00231595">
         <w:t>The Disability Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1388B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00231595">
         <w:t>and NDIS Rules make no distinction between medical specialists who prescribe medication. The decision is based on the purpose for which the medication is used, not the qualification of the doctor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB214D9" w14:textId="0B99033F" w:rsidR="00E36123" w:rsidRPr="004D4891" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="1FAD6B8E" w14:textId="77777777" w:rsidR="005165B5" w:rsidRPr="004D4891" w:rsidRDefault="005165B5" w:rsidP="005165B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004D4891">
         <w:t xml:space="preserve">Is a </w:t>
       </w:r>
       <w:r w:rsidRPr="001E7356">
         <w:t>medication</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t xml:space="preserve"> chemical restraint if </w:t>
       </w:r>
       <w:r>
         <w:t>there is a mental health diagnosis</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D6C091" w14:textId="188F118B" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="3D1F28A3" w14:textId="77777777" w:rsidR="005165B5" w:rsidRPr="00231595" w:rsidRDefault="005165B5" w:rsidP="005165B5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk108001169"/>
       <w:r w:rsidRPr="00231595">
-        <w:t>APO</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="79A65E8D" w14:textId="4761C0D1" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+        <w:t xml:space="preserve">APOs need to make an independent assessment based on the purpose of the medication as indicated by the prescriber and licensed indications for that medication. It is important to note that if a medication is prescribed to influence behaviour(s) of concern, then the medication is considered chemical restraint, regardless of the mental health diagnosis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F66C190" w14:textId="77777777" w:rsidR="005165B5" w:rsidRPr="00231595" w:rsidRDefault="005165B5" w:rsidP="005165B5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>N</w:t>
-[...2 lines deleted...]
-        <w:t>ote</w:t>
+        <w:t>Note: In general, medications used for purposes other than the licensed indications for that medication are considered chemical restraint. However, if the person you support does not have any behaviour(s) of concern and is on medication(s) prescribed for purposes other than the licensed indications, please contact the Victorian Senior Practitioner for advice.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="025000F6" w14:textId="77777777" w:rsidR="0089729C" w:rsidRPr="004D4891" w:rsidRDefault="0089729C" w:rsidP="0089729C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D4891">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">If a doctor says the medication is not chemical restraint, </w:t>
       </w:r>
       <w:r>
-        <w:t>: In general, medications used for purposes other than the licensed indications for that medication</w:t>
-[...39 lines deleted...]
-        <w:t>s not considered chemical restraint</w:t>
+        <w:t>does that mean it is not considered chemical restraint</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7196BD" w14:textId="77777777" w:rsidR="009A2612" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="0DE79895" w14:textId="77777777" w:rsidR="0089729C" w:rsidRPr="00231595" w:rsidRDefault="0089729C" w:rsidP="0089729C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00231595">
         <w:t>APOs are responsible for the use of all restrictive practices, including determining whether a medication should be considered chemical restraint.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012CA9D0" w14:textId="2E029F69" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="08D534F8" w14:textId="77777777" w:rsidR="0089729C" w:rsidRPr="00231595" w:rsidRDefault="0089729C" w:rsidP="0089729C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00231595">
-        <w:t>The two key considerations</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="297B4730" w14:textId="35AA52B1" w:rsidR="00E36123" w:rsidRDefault="00E36123" w:rsidP="00E36123">
+        <w:t xml:space="preserve">The two key considerations are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765DC157" w14:textId="77777777" w:rsidR="0089729C" w:rsidRDefault="0089729C" w:rsidP="0089729C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Is the medication targeting the behaviour(s) of concern </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Is the medication targeting the behaviour(s) of concern that are included in the behaviour support plan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05CF301A" w14:textId="77777777" w:rsidR="0089729C" w:rsidRDefault="0089729C" w:rsidP="0089729C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
       <w:r>
-        <w:t>are include</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">his information can be gathered by asking the prescriber to complete a </w:t>
+        <w:t xml:space="preserve">What is the purpose of the medication according to the prescriber (this information can be gathered by asking the prescriber to complete a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1388B">
         <w:t>Medication Purpose Form</w:t>
       </w:r>
       <w:r>
-        <w:t>)</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="75DBC5A2" w14:textId="5B237229" w:rsidR="00E36123" w:rsidRDefault="00E36123" w:rsidP="00E36123">
+        <w:t>)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787514E8" w14:textId="77777777" w:rsidR="0089729C" w:rsidRDefault="0089729C" w:rsidP="0089729C">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
-        <w:t>If it is clear that the medication is used to influence behaviour(s) of concern, then it should be considered chemical restraint</w:t>
-[...2 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">If it is clear that the medication is used to influence behaviour(s) of concern, then it should be considered chemical restraint, regardless </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006524FA">
+        <w:t xml:space="preserve">of the person’s </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> regardless </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="53B2DA2A" w14:textId="77126A11" w:rsidR="00E36123" w:rsidRPr="004D4891" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+        <w:t>medical diagnoses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61AEAF61" w14:textId="77777777" w:rsidR="0089729C" w:rsidRPr="004D4891" w:rsidRDefault="0089729C" w:rsidP="0089729C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004D4891">
         <w:t>If a parent or guardian wants the person with a disability to take the medication, is it still chemical restraint?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F902603" w14:textId="5E61F3E4" w:rsidR="005D0D4F" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="5778D580" w14:textId="77777777" w:rsidR="0089729C" w:rsidRPr="00231595" w:rsidRDefault="0089729C" w:rsidP="0089729C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00231595">
-        <w:t>Implementing providers are responsible for the use of all restrictive practices</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Implementing providers are responsible for the use of all restrictive practices, including chemical restraint, when a person is under their care, and must comply with the requirements of Parts 6 and 7 of the Disability Act. The parent or guardian’s wishes are not relevant to the assessment of whether a medication should be considered chemical restraint, if the person is supported by the implementing provider.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A3818A" w14:textId="77777777" w:rsidR="0089729C" w:rsidRPr="00231595" w:rsidRDefault="0089729C" w:rsidP="0089729C">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
       <w:r w:rsidRPr="00231595">
-        <w:t xml:space="preserve"> when a person is under their care, and must comply with the requirements of Parts 6 and 7 of the Disability Act. The parent</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="312CE865" w14:textId="37EB1775" w:rsidR="00E36123" w:rsidRPr="004D4891" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+        <w:t>If the parent or guardian is administering the medication and implementing providers are not involved, then there is no requirement under the Disability Act for the implementing providers to seek authorisation for, or report the use of, chemical restraint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D29E03" w14:textId="77777777" w:rsidR="0089729C" w:rsidRPr="004D4891" w:rsidRDefault="0089729C" w:rsidP="0089729C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004D4891">
         <w:t xml:space="preserve">If a </w:t>
       </w:r>
       <w:r w:rsidRPr="001E7356">
         <w:t>person</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t xml:space="preserve"> with a disability </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">manages and </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t>administers their own medication for behaviour control, is it chemical restraint?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DC25A9" w14:textId="0091CD31" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="512F2FC6" w14:textId="77777777" w:rsidR="0089729C" w:rsidRPr="008E7671" w:rsidRDefault="0089729C" w:rsidP="0089729C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
+      <w:r w:rsidRPr="008E7671">
+        <w:t xml:space="preserve">If the person purchases, manages and administers their own medication without support from the implementing provider, then this is a private matter between the person and their medical practitioner and is not considered a regulated chemical restraint. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4893C0" w14:textId="77777777" w:rsidR="0089729C" w:rsidRPr="008E7671" w:rsidRDefault="0089729C" w:rsidP="0089729C">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7671">
+        <w:t xml:space="preserve">If an implementing provider only provides disability support to the participant and are not involved in any aspect of medication management and administration, regardless of what the medication(s) is or why it is used, it would </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7671">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7671">
+        <w:t xml:space="preserve"> be considered regulated chemical restraint. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D58F7E7" w14:textId="77777777" w:rsidR="0089729C" w:rsidRDefault="0089729C" w:rsidP="0089729C">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7671">
+        <w:t>Medications where the primary purpose is for managing behaviours of concern are considered regulated chemical restraint when implementing providers facilitate the use of medications, examples include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799E5640" w14:textId="77777777" w:rsidR="0089729C" w:rsidRPr="008E7671" w:rsidRDefault="0089729C" w:rsidP="002B1AEF">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7671">
+        <w:t xml:space="preserve">Providing the medication as scheduled for the person to take </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5FCFFB" w14:textId="77777777" w:rsidR="0089729C" w:rsidRPr="008E7671" w:rsidRDefault="0089729C" w:rsidP="002B1AEF">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7671">
+        <w:t xml:space="preserve">Prompting/reminding the person to take the medication /Implement a skill building program that prompts the person to take the medication </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387F4562" w14:textId="1E0A985B" w:rsidR="0089729C" w:rsidRDefault="0089729C" w:rsidP="002B1AEF">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7671">
+        <w:t>Attending medical appointments where prescriptions are issued including discussing behaviours of concern and use of medicines with the prescriber and/or other health professionals</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1AEF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F75731F" w14:textId="77777777" w:rsidR="002B1AEF" w:rsidRPr="008E7671" w:rsidRDefault="002B1AEF" w:rsidP="002B1AEF">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BCF54B0" w14:textId="77777777" w:rsidR="006B0F87" w:rsidRDefault="006B0F87" w:rsidP="006B0F87">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc116474037"/>
       <w:r>
-        <w:t>If the person purchases, manages and administers their own medication</w:t>
-[...99 lines deleted...]
-    <w:p w14:paraId="73934A17" w14:textId="00F41C97" w:rsidR="00E36123" w:rsidRPr="00AD77C7" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A7F79E" w14:textId="51426952" w:rsidR="0089729C" w:rsidRPr="00AD77C7" w:rsidRDefault="0089729C" w:rsidP="0089729C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc116474037"/>
       <w:r w:rsidRPr="00274FD5">
+        <w:lastRenderedPageBreak/>
         <w:t>Medical</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD77C7">
         <w:t xml:space="preserve"> condition</w:t>
       </w:r>
-      <w:r w:rsidR="00E02B2E">
+      <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD77C7">
         <w:t>related queries</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="748E4FC2" w14:textId="4BA97BC0" w:rsidR="00E36123" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="3D3DBCA8" w14:textId="77777777" w:rsidR="0089729C" w:rsidRDefault="0089729C" w:rsidP="0089729C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>If a medication is</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t xml:space="preserve"> prescribed for anxiety</w:t>
       </w:r>
       <w:r>
         <w:t>, is it chemical restraint</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1296CBFA" w14:textId="6E248EFE" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="717A434F" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="00231595" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The term </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>The term ‘anxiety’ describes a symptom that can be due to a medical condition but is not a formal diagnosis. Unless the person has a confirmed diagnosis of an anxiety disorder, all medications used are considered chemical restraint. The same principle applies to medicinal cannabis, which would be reportable unless the person has a diagnosed anxiety disorder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7518EB" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="00231595" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00231595">
+        <w:t>The four anxiety disorders for which medications are formally indicated are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7949ECDF" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
       <w:r>
-        <w:t>anxiety</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>generalised anxiety disorder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241130CF" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> describes a symptom </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>panic disorder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428A2A2C" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
       <w:r>
-        <w:t>can be due to a medical condition but is not a formal diagnosis. Unless the person has a confirmed diagnosis of an anxiety disorder, all medications used are considered chemical restraint. The same principle applies to medicinal cannabis</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">obsessive compulsive disorder </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4980C3EF" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> would be reportable unless the person has a diagnosed anxiety disorder.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E1BEB18" w14:textId="7ABA2FB5" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+        <w:t>social anxiety disorder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F8C5F3" w14:textId="32390349" w:rsidR="00A77AD7" w:rsidRDefault="00A77AD7" w:rsidP="00A77AD7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="00231595">
-[...63 lines deleted...]
-    <w:p w14:paraId="03C5061F" w14:textId="0E881F4D" w:rsidR="00E36123" w:rsidRPr="004D4891" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    </w:p>
+    <w:p w14:paraId="3440DF7F" w14:textId="24847538" w:rsidR="00A82F3C" w:rsidRPr="004D4891" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>If a medication is</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t xml:space="preserve"> prescribed for depression</w:t>
       </w:r>
       <w:r>
         <w:t>, is it chemical restraint</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38889460" w14:textId="1EBE5BB8" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="56133452" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="00231595" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00231595">
-        <w:t>If the medication used is formally indicated for the treatment of depression (</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="6AB0FACB" w14:textId="601E576C" w:rsidR="00E36123" w:rsidRPr="004D4891" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+        <w:t xml:space="preserve">If the medication used is formally indicated for the treatment of depression (that is, anti-depressants), then it would not be considered chemical restraint. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33704205" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="004D4891" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E7356">
         <w:t>medication</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t xml:space="preserve"> prescribed </w:t>
       </w:r>
       <w:r>
         <w:t>to treat</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t xml:space="preserve"> autism</w:t>
       </w:r>
       <w:r>
         <w:t>, is it</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t xml:space="preserve"> chemical restraint?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2292285F" w14:textId="7864C25D" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="2F31221F" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="00231595" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00231595">
-        <w:t>There is no medication indicated for the treatment of autism</w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="5C238A32" w14:textId="29A8B003" w:rsidR="00E36123" w:rsidRPr="004D4891" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+        <w:t>There is no medication indicated for the treatment of autism. Therefore, any medication prescribed for this purpose would be considered chemical restraint, as it would be used to influence behaviour(s). Some medications (for example, risperidone) are formally indicated in the management of severe behaviour disturbances in people with autism, and they would still be considered chemical restraint, as the purpose is to influence behaviour(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C6CCC0" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="004D4891" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004D4891">
         <w:t>If a person with a disability is diagnosed with insomnia, is the prescribed medication considered chemical restraint?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B935CD0" w14:textId="0910E665" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="03D79020" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="00231595" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00231595">
-        <w:t>If the medication is indicated for the treatment for insomnia, then it would not be considered chemical restraint. However, it is important to consider the reason for the sedative being prescribed</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="45A281B3" w14:textId="1645E3D0" w:rsidR="00E36123" w:rsidRPr="004D4891" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+        <w:t>If the medication is indicated for the treatment for insomnia, then it would not be considered chemical restraint. However, it is important to consider the reason for the sedative being prescribed. For example, if the person is engaging in behaviours of concern during the time you would expect them to be sleeping (or if a lack of sleep leads to increased behaviours of concern), then these behaviours should form part of the behaviour support plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BD995B" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="004D4891" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004D4891">
         <w:t xml:space="preserve">If a person </w:t>
       </w:r>
       <w:r w:rsidRPr="00F37670">
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t xml:space="preserve"> a disability is diagnosed with </w:t>
       </w:r>
       <w:r>
         <w:t>schizoaffective disorder</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t>, is the prescribed medication considered chemical restraint?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4055C26F" w14:textId="52C2ED64" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="32F21FDE" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="00231595" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00231595">
-        <w:t xml:space="preserve">The classes of medications </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">are accepted treatment for this disorder, and are </w:t>
+        <w:t xml:space="preserve">The classes of medications that are accepted treatment for this disorder, and are </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1388B">
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="00231595">
-        <w:t xml:space="preserve"> considered chemical restraint</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3510F231" w14:textId="77777777" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+        <w:t xml:space="preserve"> considered chemical restraint include antipsychotics, anti-depressants and mood stabilisers (lithium and anticonvulsants).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBD4EFC" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="00231595" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00231595">
         <w:t>All other classes of medications are considered chemical restraint.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662821C8" w14:textId="74A9DF24" w:rsidR="00E36123" w:rsidRPr="004D4891" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="347C3ECB" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="004D4891" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004D4891">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If a person with a disability is diagnosed with </w:t>
       </w:r>
       <w:r>
         <w:t>dementia</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t>, is the prescribed medication considered chemical restraint?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA4E9A6" w14:textId="1B1A0486" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="4189D219" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="00231595" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00231595">
         <w:t xml:space="preserve">The two types of medications that are indicated in the treatment of dementia and are </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1388B">
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="00231595">
-        <w:t xml:space="preserve"> chemical restraint</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="4DA43FAC" w14:textId="70EEC93A" w:rsidR="00E36123" w:rsidRDefault="00E02B2E" w:rsidP="00E36123">
+        <w:t xml:space="preserve"> chemical restraint include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4DDB0D" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>a</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">cetylcholinesterase inhibitors </w:t>
+        <w:t>acetylcholinesterase inhibitors (donepezil (Aricept</w:t>
       </w:r>
       <w:r>
-        <w:t>(</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00E36123">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidR="00E36123">
+      <w:r>
         <w:t>), galantamine (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E36123">
+      <w:r>
         <w:t>Reminyl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E36123">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidR="00E36123">
+      <w:r>
         <w:t>) and rivastigmine (Exelon</w:t>
       </w:r>
-      <w:r w:rsidR="00E36123">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidR="00E36123">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="312B966E" w14:textId="13AAA1F8" w:rsidR="00E36123" w:rsidRDefault="00E02B2E" w:rsidP="00E36123">
+        <w:t>))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D976FC" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>m</w:t>
-[...2 lines deleted...]
-        <w:t>emantine (</w:t>
+        <w:t>memantine (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E36123">
+      <w:r>
         <w:t>Ebixa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E36123">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidR="00E36123">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7036D7D8" w14:textId="6944B51D" w:rsidR="00E36123" w:rsidRDefault="00E36123" w:rsidP="00E36123">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B685A6" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
-        <w:t>Psychotropic medications (antipsychotics, anti</w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="03036A2A" w14:textId="39A473B1" w:rsidR="00E36123" w:rsidRPr="004D4891" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+        <w:t xml:space="preserve">Psychotropic medications (antipsychotics, anti-depressants, benzodiazepines, mood stabilisers and hypnotics) for a person with dementia are always considered to be chemical restraint, because this group of medications does not treat dementia. These medications manage the behavioural and psychological symptoms of dementia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7389A65B" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="004D4891" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004D4891">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If a </w:t>
       </w:r>
       <w:r w:rsidRPr="001E7356">
         <w:t>person</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t xml:space="preserve"> with a disability is diagnosed with </w:t>
       </w:r>
-      <w:r w:rsidR="000C6B06">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve">sychosis NOS (DSM-4) or </w:t>
-[...35 lines deleted...]
-        <w:t>isorder (DSM-5)</w:t>
+        <w:t>psychosis NOS (DSM-4) or unspecified schizophrenia spectrum and other psychotic disorder (DSM-5)</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4891">
         <w:t>, is the prescribed medication considered chemical restraint?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350C87ED" w14:textId="4955C6EE" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="6105DF1B" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="00231595" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>All medications prescribed for this indication are considered chemical restraint. This is because this diagnosis is not an accepted formal indication for any medications. A more definitive diagnosis should be sought from the treating psychiatrist as soon as practicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC7718E" w14:textId="02E755CC" w:rsidR="00E36123" w:rsidRPr="00E36123" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="249DC35B" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="00E36123" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E36123">
         <w:t xml:space="preserve">Are </w:t>
       </w:r>
       <w:r w:rsidRPr="001E7356">
         <w:t>medications</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36123">
         <w:t xml:space="preserve"> for menstrual suppression considered chemical restraint?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5C38FD" w14:textId="4640A9AA" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="3086ABB8" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="00231595" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00231595">
-        <w:t>Medications prescribed for menstrual suppression are considered chemical restraint, unless there is an underlying medical diagnosis (</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="4F032B09" w14:textId="39B9A651" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+        <w:t>Medications prescribed for menstrual suppression are considered chemical restraint, unless there is an underlying medical diagnosis (such as endometriosis).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39767175" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="00231595" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk115341389"/>
       <w:r w:rsidRPr="00231595">
-        <w:t>It</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">It is important to note that if there are behaviour(s) of concern associated with menstruation, then medications used to suppress menstruation would be considered chemical restraint. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="0FEB7783" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="00231595" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
       <w:r w:rsidRPr="00231595">
-        <w:t xml:space="preserve"> important to note that if there are behaviour(s) of concern associated with menstruation, then medications used to suppress menstruation would be considered chemical restraint. </w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="7F1E7851" w14:textId="5ED1F131" w:rsidR="00E36123" w:rsidRPr="00E36123" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+        <w:t>However, if the person has consented (and has the capacity to consent) to menstrual suppression, then it would not be considered chemical restraint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65682A7E" w14:textId="23B4B079" w:rsidR="00A82F3C" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc410717546"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc66794862"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc201910289"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc221182949"/>
       <w:r w:rsidRPr="00E36123">
         <w:t>If a medication is included in a Health Plan or Mental Health Plan (or similar document), is it still chemical restraint?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFAAFB7" w14:textId="28B2B7B9" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="48FFF077" w14:textId="77777777" w:rsidR="00A82F3C" w:rsidRPr="00231595" w:rsidRDefault="00A82F3C" w:rsidP="00A82F3C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00231595">
-        <w:t>APOs must determine the purpose of the medication to ascertain whether it should be considered chemical restraint. The medical diagnosis needs to be confirmed, and the medication used needs to be formally indicated for that diagnosis for it to be considered treatment and not chemical restraint. The Health Plans/Mental Health Plans may contain information to assist with th</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="0233D5BA" w14:textId="71A58E6C" w:rsidR="00E36123" w:rsidRPr="00E36123" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+        <w:t>APOs must determine the purpose of the medication to ascertain whether it should be considered chemical restraint. The medical diagnosis needs to be confirmed, and the medication used needs to be formally indicated for that diagnosis for it to be considered treatment and not chemical restraint. The Health Plans/Mental Health Plans may contain information to assist with the decision-making process, but this does not automatically mean that any medications contained in the plan are not chemical restraint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A92F49A" w14:textId="77777777" w:rsidR="004F47A9" w:rsidRPr="00E36123" w:rsidRDefault="004F47A9" w:rsidP="004F47A9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E36123">
         <w:t xml:space="preserve">If a medication is </w:t>
       </w:r>
       <w:r w:rsidRPr="001E7356">
         <w:t>prescribed</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36123">
         <w:t xml:space="preserve"> for palliative care management, is it still chemical restraint?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199AF6AC" w14:textId="69F43798" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="0738C3F3" w14:textId="77777777" w:rsidR="004F47A9" w:rsidRPr="00231595" w:rsidRDefault="004F47A9" w:rsidP="004F47A9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00231595">
-        <w:t>If the medications are prescribed</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="11A2CF3B" w14:textId="79A446A1" w:rsidR="00E36123" w:rsidRPr="00E36123" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+        <w:t xml:space="preserve">If the medications are prescribed or initiated by a palliative care team (hospital or community), then they are not chemical restraint. If there’s no palliative care team involvement, then our standard policy would apply. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="6E890653" w14:textId="77777777" w:rsidR="004F47A9" w:rsidRDefault="004F47A9" w:rsidP="004F47A9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E36123">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>If a person with a disability is prescribed a medication before they go to the dentist or undergo a medical procedure, is this chemical restraint?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF4CED8" w14:textId="3A029FB9" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="2AF142B3" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="00231595">
-[...33 lines deleted...]
-    <w:p w14:paraId="3333291B" w14:textId="2AF2B150" w:rsidR="00E36123" w:rsidRPr="00E36123" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+      <w:r>
+        <w:t>The definition of chemical restraint in the NDIS Rules states that, ‘… [chemical restraint] …does not include medication… for the treatment of, or to enable the treatment of, a diagnosed mental disorder, a physical illness or a physical condition …’. Therefore, medications used (for example, benzodiazepines) to enable a person to safely undergo a necessary medical procedure and/or dental treatment is not considered chemical restraint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1845BAC7" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E36123">
-[...16 lines deleted...]
-    <w:p w14:paraId="4CBCC6FA" w14:textId="417EA063" w:rsidR="00E36123" w:rsidRPr="00E36123" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+      <w:r>
+        <w:t>Specific medication-related queries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218F6D34" w14:textId="0891B66B" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E36123">
-[...9 lines deleted...]
-    <w:p w14:paraId="012A3A51" w14:textId="23C11627" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+      <w:r>
+        <w:t>Is melatonin chemical restraint?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF52690" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="00231595">
-[...21 lines deleted...]
-    <w:p w14:paraId="4C0BF291" w14:textId="77777777" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+      <w:r>
+        <w:t xml:space="preserve">Consider why the melatonin has been prescribed and what the person is doing during the time you would expect them to be sleeping. If the person is engaging in a behaviour of concern at night, which is consistent with definitions outlined in the Disability Act, or if a lack of sleep leads to increased behaviours of concern, then the use of melatonin would be considered chemical restraint. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D53A47" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="00231595">
+      <w:r>
         <w:t>If melatonin is used for insomnia or a diagnosed sleep disorder, then it would not be considered chemical restraint.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016586E9" w14:textId="5D6D486E" w:rsidR="00E36123" w:rsidRPr="00E36123" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="62B68234" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E36123">
+      <w:r>
         <w:t>Are herbal supplements chemical restraint?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF55C9B" w14:textId="417BA8D0" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+    <w:p w14:paraId="6438CC0C" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="00231595">
-[...9 lines deleted...]
-    <w:p w14:paraId="15EE767C" w14:textId="45191700" w:rsidR="00E36123" w:rsidRPr="00E36123" w:rsidRDefault="00E36123" w:rsidP="00A1388B">
+      <w:r>
+        <w:t>All non-scheduled medicines (available over the counter without pharmacist involvement) and herbal supplements are not deemed as chemical restraint. However, if they are being used to influence behaviour and/or cause sedation, then the relevant behaviour(s) of concern should still be assessed and included in the Behavioural Support Plan so they can be addressed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090C18CE" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E36123">
-[...9 lines deleted...]
-    <w:p w14:paraId="78443FA8" w14:textId="0F0F0AE9" w:rsidR="00E36123" w:rsidRPr="00231595" w:rsidRDefault="003F7B1C" w:rsidP="00A1388B">
+      <w:r>
+        <w:t>Are medicinal cannabis products chemical restraint?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E59C6C" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>M</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Medicinal cannabis products do not currently have any licensed indications approved by the Therapeutic Goods Administration. However, the Victorian Senior Practitioner accepts five conditions as approved indications, which include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AEB586" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
-        <w:t>. However,</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>epilepsy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2176AACD" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
-        <w:t>five</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>chemotherapy-induced nausea and vomiting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60833B22" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
-        <w:t>, which include</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="6D4B18F6" w14:textId="4F2247D6" w:rsidR="00E36123" w:rsidRDefault="003F7B1C" w:rsidP="00E36123">
+        <w:t>chronic non-cancer pain</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25807E31" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>e</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="75098070" w14:textId="712AC99C" w:rsidR="00E36123" w:rsidRDefault="003F7B1C" w:rsidP="00E36123">
+        <w:t>palliative care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D75D46C" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>c</w:t>
-[...41 lines deleted...]
-    <w:p w14:paraId="57FAA4EE" w14:textId="5C5F0111" w:rsidR="00E36123" w:rsidRDefault="00E36123" w:rsidP="00E36123">
+        <w:t>multiple sclerosis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C631D09" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Medicinal cannabis is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A1388B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>considered chemical restraint</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> when used for:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45961920" w14:textId="43B8CB2F" w:rsidR="00E36123" w:rsidRDefault="003F7B1C" w:rsidP="004865F7">
+    <w:p w14:paraId="415DA807" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>a</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="2A4EB239" w14:textId="71D6B518" w:rsidR="00E36123" w:rsidRDefault="003F7B1C" w:rsidP="004865F7">
+        <w:t>autism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4103F281" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>b</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="28180721" w14:textId="559DD442" w:rsidR="00E36123" w:rsidRDefault="003F7B1C" w:rsidP="004865F7">
+        <w:t>behavioural and psychological symptoms of dementia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7B1029" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>a</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>any provisional mental health diagnosis (for example, psychosis NOS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CC6B7A" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
       <w:r>
-        <w:t>for example</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>For all other indications and advice, please contact the Victorian Senior Practitioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D56687F" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>If a medication is used to manage the side effects of another medicine, is it chemical restraint?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BB2E6B" w14:textId="77777777" w:rsidR="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk115341772"/>
+      <w:r>
+        <w:t>Medications used to manage the side effects of another medication are not considered chemical restraint. However, if medications are prescribed to manage the side effects of chemical restraint, all efforts should be made to fade out those medications as soon as chemical restraint is ceased.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="34EE597A" w14:textId="4F55DBDB" w:rsidR="001C0C84" w:rsidRPr="00AE2B17" w:rsidRDefault="001C0C84" w:rsidP="002D61DF">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+        <w:spacing w:before="1200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE2B17">
+        <w:t xml:space="preserve">Contact us to receive this document in another format. Please phone </w:t>
+      </w:r>
+      <w:r w:rsidR="006A3668" w:rsidRPr="00AE2B17">
+        <w:t xml:space="preserve">(03) 9096 8427 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE2B17">
+        <w:t xml:space="preserve">or email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="006A3668" w:rsidRPr="002D61DF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>victorianseniorpractitioner@dffh.vic.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4EC42626" w14:textId="32F3CF7C" w:rsidR="00AE2B17" w:rsidRPr="006B0F87" w:rsidRDefault="001C0C84" w:rsidP="006B0F87">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0F87">
+        <w:t xml:space="preserve">If you are deaf, hard of hearing, or have a speech/communication difficulty please contact us through your preferred </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="006B0F87">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>National Relay Service (NRS) call channel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0052453D" w:rsidRPr="006B0F87">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="006D2B55" w:rsidRPr="006B0F87">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0F87">
+        <w:t xml:space="preserve">For more information, visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="006B0F87">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>About the National Relay Service</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AE2B17" w:rsidRPr="006B0F87">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00AE2B17" w:rsidRPr="006B0F87">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD64F56" w14:textId="0B3F598F" w:rsidR="00E36123" w:rsidRDefault="00E36123" w:rsidP="004865F7">
-[...35 lines deleted...]
-      <w:r w:rsidR="003F7B1C" w:rsidRPr="00231595">
+    <w:p w14:paraId="7FBAAEEB" w14:textId="41F4288B" w:rsidR="001C0C84" w:rsidRPr="006A3668" w:rsidRDefault="001C0C84" w:rsidP="00AE2B17">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A3668">
+        <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D57BE3" w14:textId="3A61E5A4" w:rsidR="001C0C84" w:rsidRPr="006B0F87" w:rsidRDefault="001C0C84" w:rsidP="006B0F87">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0F87">
+        <w:t>© State of Victoria, Australia, Department of Families, Fairness and Housing</w:t>
+      </w:r>
+      <w:r w:rsidR="00063BD5" w:rsidRPr="006B0F87">
+        <w:t xml:space="preserve">, August 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51223898" w14:textId="7F485F70" w:rsidR="001C0C84" w:rsidRPr="006B0F87" w:rsidRDefault="001C0C84" w:rsidP="006B0F87">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk62746129"/>
+      <w:r w:rsidRPr="006B0F87">
+        <w:t>ISBN</w:t>
+      </w:r>
+      <w:r w:rsidR="00063BD5" w:rsidRPr="006B0F87">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00231595">
-[...132 lines deleted...]
-    <w:sectPr w:rsidR="00162CA9" w:rsidSect="00593A99">
+      <w:r w:rsidRPr="006B0F87">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A3668" w:rsidRPr="006B0F87">
+        <w:t>978-1-76171-227-2 (online)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C8F09C" w14:textId="3141D328" w:rsidR="00AE2B17" w:rsidRPr="006B0F87" w:rsidRDefault="001C0C84" w:rsidP="006B0F87">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0F87">
+        <w:t>Available at</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40763" w:rsidRPr="006B0F87">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00A40763" w:rsidRPr="006B0F87">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Information for Authorised Program Officers</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006B0F87">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00613025" w:rsidRPr="006B0F87">
+        <w:t>https://www.dffh.vic.gov.au/information-authorised-program-officers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:sectPr w:rsidR="00AE2B17" w:rsidRPr="006B0F87" w:rsidSect="00A77AD7">
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05E58ACC" w14:textId="77777777" w:rsidR="00C12636" w:rsidRDefault="00C12636">
+    <w:p w14:paraId="2C46A6E1" w14:textId="77777777" w:rsidR="0034316E" w:rsidRDefault="0034316E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520A578D" w14:textId="77777777" w:rsidR="00C12636" w:rsidRDefault="00C12636"/>
+    <w:p w14:paraId="2D7CD7B6" w14:textId="77777777" w:rsidR="0034316E" w:rsidRDefault="0034316E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76871B0B" w14:textId="77777777" w:rsidR="00C12636" w:rsidRDefault="00C12636">
+    <w:p w14:paraId="367AED8F" w14:textId="77777777" w:rsidR="0034316E" w:rsidRDefault="0034316E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38256637" w14:textId="77777777" w:rsidR="00C12636" w:rsidRDefault="00C12636"/>
+    <w:p w14:paraId="24F85434" w14:textId="77777777" w:rsidR="0034316E" w:rsidRDefault="0034316E"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5BD15EA7" w14:textId="77777777" w:rsidR="00C12636" w:rsidRDefault="00C12636">
+    <w:p w14:paraId="06CE2FD9" w14:textId="77777777" w:rsidR="0034316E" w:rsidRDefault="0034316E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="016C29F6" w14:textId="416952FB" w:rsidR="00E261B3" w:rsidRPr="00F65AA9" w:rsidRDefault="00A565C7" w:rsidP="00EF2C72">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C4292E7" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00F65AA9" w:rsidRDefault="00967335" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FBF89E0" wp14:editId="60215E88">
-          <wp:simplePos x="0" y="0"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C7F58B7" wp14:editId="798A5D84">
+          <wp:simplePos x="538163" y="9644063"/>
           <wp:positionH relativeFrom="page">
-            <wp:align>left</wp:align>
+            <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
-          <wp:extent cx="7560000" cy="792000"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="7560000" cy="792720"/>
+          <wp:effectExtent l="0" t="0" r="3175" b="7620"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Picture 1" descr="Victoria State Government Families, Fairness and Housing"/>
+          <wp:docPr id="2098368426" name="Picture 2098368426" descr="Victoria State Government Families, Fairness and Housing"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="7" name="Picture 7" descr="Victoria State Government Families, Fairness and Housing"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7560000" cy="792000"/>
+                    <a:ext cx="7560000" cy="792720"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00E261B3">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3F220AE8" wp14:editId="2069927A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3F220AE8" wp14:editId="5BC83ADF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="MSIPCMc3054336811d08b680b9289e" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3E3ACDE0" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
+                        <w:p w14:paraId="303AD292" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B21F90">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="3F220AE8">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3F220AE8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMc3054336811d08b680b9289e" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1026" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFMo&#10;gYY4FQJxQUIVperZiTc/TbyOYrdN3p7NCW67M6vZb9LNaDtxxsE3jhQsFxEIpMKZhioF+5+Pu2cQ&#10;PmgyunOECib0sMmur1KdGHehbzzvQiU4hHyiFdQh9ImUvqjRar9wPRJ7pRusDrwOlTSDvnC47eR9&#10;FMXS6ob4Q617fKuxaHcnq2C1XeelPLb2+DV9TlPTlof3vFTq9mZ8fQERcAx/xzDjMzpkzJS7Exkv&#10;OgVcJLAaR6sYxOwv1xFP+aw9PjyBzFL5v0P2CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJ2Si3YUAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEgNXprfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+            <v:shape id="MSIPCMc3054336811d08b680b9289e" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFMo&#10;gYY4FQJxQUIVperZiTc/TbyOYrdN3p7NCW67M6vZb9LNaDtxxsE3jhQsFxEIpMKZhioF+5+Pu2cQ&#10;PmgyunOECib0sMmur1KdGHehbzzvQiU4hHyiFdQh9ImUvqjRar9wPRJ7pRusDrwOlTSDvnC47eR9&#10;FMXS6ob4Q617fKuxaHcnq2C1XeelPLb2+DV9TlPTlof3vFTq9mZ8fQERcAx/xzDjMzpkzJS7Exkv&#10;OgVcJLAaR6sYxOwv1xFP+aw9PjyBzFL5v0P2CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJ2Si3YUAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEgNXprfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00B21F90" w:rsidR="00E261B3" w:rsidP="00B21F90" w:rsidRDefault="00E261B3" w14:paraId="09E77742" w14:textId="77777777">
+                  <w:p w14:paraId="303AD292" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="65F67A31" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRDefault="00E261B3">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="476C2BD3" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRDefault="00E261B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="36861015" wp14:editId="5023B46B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCM418f4cbe97f099549309dca7" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -2356,367 +1769,439 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="14CB6103" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
+                        <w:p w14:paraId="158D3557" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B21F90">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="36861015">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="36861015" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM418f4cbe97f099549309dca7" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1027" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
+            <v:shape id="MSIPCM418f4cbe97f099549309dca7" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00B21F90" w:rsidR="00E261B3" w:rsidP="00B21F90" w:rsidRDefault="00E261B3" w14:paraId="08CE8BEA" w14:textId="77777777">
+                  <w:p w14:paraId="158D3557" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B21F90">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B6A4E7A" w14:textId="77777777" w:rsidR="00A77AD7" w:rsidRPr="00F65AA9" w:rsidRDefault="00A77AD7" w:rsidP="00EF2C72">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0EB8ECDC" wp14:editId="67636A2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10189210</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7560310" cy="311785"/>
+              <wp:effectExtent l="0" t="0" r="0" b="12065"/>
+              <wp:wrapNone/>
+              <wp:docPr id="660885243" name="MSIPCMc3054336811d08b680b9289e" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7560310" cy="311785"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
+                            <a:solidFill>
+                              <a:prstClr val="black"/>
+                            </a:solidFill>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7BAB267B" w14:textId="77777777" w:rsidR="00A77AD7" w:rsidRPr="00B21F90" w:rsidRDefault="00A77AD7" w:rsidP="00B21F90">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B21F90">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0EB8ECDC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC7jRm/GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset=",0,,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="7BAB267B" w14:textId="77777777" w:rsidR="00A77AD7" w:rsidRPr="00B21F90" w:rsidRDefault="00A77AD7" w:rsidP="00B21F90">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6434A8BE" w14:textId="6D2D45CD" w:rsidR="00593A99" w:rsidRPr="00F65AA9" w:rsidRDefault="00200509" w:rsidP="00EF2C72">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7911B568" w14:textId="2F72DBC7" w:rsidR="00593A99" w:rsidRPr="008E699F" w:rsidRDefault="00593A99" w:rsidP="008E699F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-[...115 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D93FB8B" w14:textId="77777777" w:rsidR="00C12636" w:rsidRDefault="00C12636" w:rsidP="00207717">
+    <w:p w14:paraId="07E839C8" w14:textId="77777777" w:rsidR="0034316E" w:rsidRDefault="0034316E" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="450D9963" w14:textId="77777777" w:rsidR="00C12636" w:rsidRDefault="00C12636">
+    <w:p w14:paraId="7F5B91CF" w14:textId="77777777" w:rsidR="0034316E" w:rsidRDefault="0034316E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C24D92" w14:textId="77777777" w:rsidR="00C12636" w:rsidRDefault="00C12636"/>
+    <w:p w14:paraId="76F5C0C9" w14:textId="77777777" w:rsidR="0034316E" w:rsidRDefault="0034316E"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3A090DD3" w14:textId="77777777" w:rsidR="00C12636" w:rsidRDefault="00C12636">
+    <w:p w14:paraId="741EF5B2" w14:textId="77777777" w:rsidR="0034316E" w:rsidRDefault="0034316E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="1F040423" w14:textId="1A0933D7" w:rsidR="0052453D" w:rsidRPr="0052453D" w:rsidRDefault="0052453D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052453D">
+        <w:t>https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="4E6B8D35" w14:textId="28ABD49D" w:rsidR="00AE2B17" w:rsidRPr="00AE2B17" w:rsidRDefault="00AE2B17">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE2B17">
+        <w:t>https://www.accesshub.gov.au/about-the-nrs</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2C43565D" w14:textId="77777777" w:rsidR="00970E91" w:rsidRDefault="00970E91">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B47F17B" w14:textId="77777777" w:rsidR="00A77AD7" w:rsidRPr="0051568D" w:rsidRDefault="00A77AD7" w:rsidP="0017674D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:t>Document title (use Header style)</w:t>
+    </w:r>
+    <w:r>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...20 lines deleted...]
-  <w:p w14:paraId="01FD96D1" w14:textId="44FD9837" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="00274FD5" w:rsidP="00274FD5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1EA2C7C6" w14:textId="1159C7A1" w:rsidR="00E261B3" w:rsidRPr="00441DF9" w:rsidRDefault="00441DF9" w:rsidP="00441DF9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
-      <w:t>Chemical restraint</w:t>
-[...2 lines deleted...]
-      <w:t xml:space="preserve">: </w:t>
+      <w:t>Chemical restraint: Information for Authorised Program Officers</w:t>
     </w:r>
     <w:r>
-      <w:t>Information for Authorised Program Officers</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00B14B5F">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
+    <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
+    <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
-      <w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
+    <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9B685C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D2A8F2FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -4432,163 +3917,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67E873F5"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC262D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B38817FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1191" w:hanging="397"/>
       </w:pPr>
@@ -4667,51 +4039,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77485834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B2EAC32"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4780,51 +4152,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79255E49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7748BF6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4893,1688 +4265,1714 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="378089919">
+  <w:num w:numId="1" w16cid:durableId="1543712218">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1545363704">
+  <w:num w:numId="2" w16cid:durableId="949627435">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1908833224">
+  <w:num w:numId="3" w16cid:durableId="928537742">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1659503721">
+  <w:num w:numId="4" w16cid:durableId="317654073">
     <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="204368312">
+  <w:num w:numId="5" w16cid:durableId="275601973">
     <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="450786650">
+  <w:num w:numId="6" w16cid:durableId="687373163">
     <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1797673021">
+  <w:num w:numId="7" w16cid:durableId="369964182">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="891767580">
+  <w:num w:numId="8" w16cid:durableId="90011828">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1768429540">
+  <w:num w:numId="9" w16cid:durableId="1149899502">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1034185671">
+  <w:num w:numId="10" w16cid:durableId="1542785395">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="859005567">
+  <w:num w:numId="11" w16cid:durableId="1611427376">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1275748506">
+  <w:num w:numId="12" w16cid:durableId="247734680">
     <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="492917795">
+  <w:num w:numId="13" w16cid:durableId="51346245">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1372337128">
+  <w:num w:numId="14" w16cid:durableId="380136148">
     <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2143225124">
+  <w:num w:numId="15" w16cid:durableId="1917592053">
     <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="79564725">
+  <w:num w:numId="16" w16cid:durableId="1782919540">
     <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="511601984">
+  <w:num w:numId="17" w16cid:durableId="1685521521">
     <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1491797953">
+  <w:num w:numId="18" w16cid:durableId="373846060">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="67045385">
+    <w:abstractNumId w:val="23"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2017001824">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="597296656">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1424763713">
+    <w:abstractNumId w:val="12"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1785224274">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1433817589">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1479953040">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="25" w16cid:durableId="1180043628">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1193617298">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="26" w16cid:durableId="141312101">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1127115567">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="27" w16cid:durableId="421953317">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="941646210">
-[...32 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="2125227202">
+  <w:num w:numId="28" w16cid:durableId="1238007179">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1188761805">
-[...11 lines deleted...]
-  <w:num w:numId="29" w16cid:durableId="484901610">
+  <w:num w:numId="29" w16cid:durableId="1154101114">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="337930736">
+  <w:num w:numId="30" w16cid:durableId="1184973456">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="633681218">
+  <w:num w:numId="31" w16cid:durableId="2127775511">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="95449937">
+  <w:num w:numId="32" w16cid:durableId="1798598773">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="257368026">
+  <w:num w:numId="33" w16cid:durableId="1762288880">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1390764492">
+  <w:num w:numId="34" w16cid:durableId="911933650">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1517308257">
+  <w:num w:numId="35" w16cid:durableId="1107388508">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="2050832351">
+  <w:num w:numId="36" w16cid:durableId="286745444">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1475681414">
+  <w:num w:numId="37" w16cid:durableId="509565819">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="888417869">
+  <w:num w:numId="38" w16cid:durableId="79640056">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1618220295">
+  <w:num w:numId="39" w16cid:durableId="830828176">
     <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="2090997447">
+  <w:num w:numId="40" w16cid:durableId="1442188130">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="35084788">
+  <w:num w:numId="41" w16cid:durableId="1502617428">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="1922523728">
+  <w:num w:numId="42" w16cid:durableId="1374964108">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1757825718">
+  <w:num w:numId="43" w16cid:durableId="156651708">
     <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="1065303487">
+  <w:num w:numId="44" w16cid:durableId="1568951630">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="81027331">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="45" w16cid:durableId="294406359">
+    <w:abstractNumId w:val="22"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C04F42"/>
+    <w:rsidRoot w:val="00DA2DA6"/>
     <w:rsid w:val="00000719"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="00003403"/>
     <w:rsid w:val="00004475"/>
     <w:rsid w:val="00005347"/>
-    <w:rsid w:val="00005B04"/>
     <w:rsid w:val="000072B6"/>
     <w:rsid w:val="0001021B"/>
     <w:rsid w:val="00011D89"/>
     <w:rsid w:val="000154FD"/>
+    <w:rsid w:val="0001767A"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="00037366"/>
     <w:rsid w:val="00041BF0"/>
     <w:rsid w:val="00042C8A"/>
+    <w:rsid w:val="0004514A"/>
     <w:rsid w:val="0004536B"/>
     <w:rsid w:val="00046B68"/>
     <w:rsid w:val="000527DD"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="0006298A"/>
+    <w:rsid w:val="00063BD5"/>
     <w:rsid w:val="000643BD"/>
     <w:rsid w:val="000663CD"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="00074ED5"/>
-    <w:rsid w:val="00083976"/>
     <w:rsid w:val="0008508E"/>
     <w:rsid w:val="00086557"/>
     <w:rsid w:val="00087951"/>
+    <w:rsid w:val="0009050A"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="000A012C"/>
-    <w:rsid w:val="000A0DC9"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
     <w:rsid w:val="000A641A"/>
     <w:rsid w:val="000B2117"/>
+    <w:rsid w:val="000B3A8B"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5BF7"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000C0303"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
-    <w:rsid w:val="000C6B06"/>
+    <w:rsid w:val="000C6B0B"/>
     <w:rsid w:val="000D1242"/>
+    <w:rsid w:val="000D5754"/>
+    <w:rsid w:val="000D78CB"/>
     <w:rsid w:val="000E0970"/>
-    <w:rsid w:val="000E3509"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="00101001"/>
+    <w:rsid w:val="00102B52"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="00105291"/>
     <w:rsid w:val="0010714F"/>
-    <w:rsid w:val="00110E1C"/>
     <w:rsid w:val="001120C5"/>
-    <w:rsid w:val="00115A2B"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="001276FA"/>
-    <w:rsid w:val="00133214"/>
+    <w:rsid w:val="001279C7"/>
     <w:rsid w:val="001447B3"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="00156598"/>
+    <w:rsid w:val="0016037B"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
+    <w:rsid w:val="00185517"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="00192F9D"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A202A"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001B058F"/>
-    <w:rsid w:val="001B11A8"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B7228"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001C09DB"/>
+    <w:rsid w:val="001C0C84"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
     <w:rsid w:val="001D0B75"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
-    <w:rsid w:val="001D5E74"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D6F59"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E7282"/>
-    <w:rsid w:val="001E7356"/>
     <w:rsid w:val="001F3826"/>
     <w:rsid w:val="001F6E46"/>
     <w:rsid w:val="001F7C91"/>
-    <w:rsid w:val="00200509"/>
     <w:rsid w:val="002033B7"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="00206F2F"/>
     <w:rsid w:val="00207717"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210A92"/>
     <w:rsid w:val="00216C03"/>
+    <w:rsid w:val="002204F1"/>
     <w:rsid w:val="00220C04"/>
     <w:rsid w:val="0022278D"/>
     <w:rsid w:val="0022701F"/>
     <w:rsid w:val="00227C68"/>
-    <w:rsid w:val="00231595"/>
     <w:rsid w:val="00233311"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
     <w:rsid w:val="002365B4"/>
     <w:rsid w:val="00242378"/>
     <w:rsid w:val="002432E1"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246C5E"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00250DC4"/>
     <w:rsid w:val="00251343"/>
     <w:rsid w:val="002536A4"/>
-    <w:rsid w:val="00253B0D"/>
     <w:rsid w:val="00254F58"/>
     <w:rsid w:val="002620BC"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="0027131C"/>
     <w:rsid w:val="00273BAC"/>
-    <w:rsid w:val="00274FD5"/>
     <w:rsid w:val="002763B3"/>
     <w:rsid w:val="002802E3"/>
     <w:rsid w:val="00280C4B"/>
     <w:rsid w:val="0028213D"/>
     <w:rsid w:val="002862F1"/>
     <w:rsid w:val="00291373"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="002A0A9C"/>
     <w:rsid w:val="002A483C"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B1729"/>
+    <w:rsid w:val="002B1AEF"/>
     <w:rsid w:val="002B36C7"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B77C1"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C2728"/>
     <w:rsid w:val="002D1E0D"/>
+    <w:rsid w:val="002D4D01"/>
     <w:rsid w:val="002D5006"/>
+    <w:rsid w:val="002D61DF"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E3100"/>
     <w:rsid w:val="002E6C95"/>
     <w:rsid w:val="002E7C36"/>
     <w:rsid w:val="002F3ADF"/>
     <w:rsid w:val="002F3D32"/>
+    <w:rsid w:val="002F4C1B"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
     <w:rsid w:val="00302216"/>
     <w:rsid w:val="00303E53"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307E14"/>
     <w:rsid w:val="00314054"/>
     <w:rsid w:val="00316F27"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="00322E4B"/>
     <w:rsid w:val="003252EE"/>
     <w:rsid w:val="00327870"/>
     <w:rsid w:val="0033259D"/>
     <w:rsid w:val="003333D2"/>
     <w:rsid w:val="00337339"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="003418CC"/>
+    <w:rsid w:val="0034316E"/>
     <w:rsid w:val="003459BD"/>
     <w:rsid w:val="00350D38"/>
+    <w:rsid w:val="00351405"/>
     <w:rsid w:val="00351B36"/>
     <w:rsid w:val="00357B4E"/>
     <w:rsid w:val="003716FD"/>
     <w:rsid w:val="0037204B"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00377A1A"/>
     <w:rsid w:val="00381043"/>
-    <w:rsid w:val="003824C7"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="00386944"/>
+    <w:rsid w:val="0039152C"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="003A04E1"/>
     <w:rsid w:val="003A0853"/>
     <w:rsid w:val="003A6B67"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B1BDC"/>
+    <w:rsid w:val="003B20E9"/>
     <w:rsid w:val="003B408A"/>
-    <w:rsid w:val="003B4843"/>
-    <w:rsid w:val="003C0274"/>
     <w:rsid w:val="003C08A2"/>
+    <w:rsid w:val="003C1003"/>
+    <w:rsid w:val="003C1D70"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
     <w:rsid w:val="003D7000"/>
     <w:rsid w:val="003D7E30"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F5CB9"/>
-    <w:rsid w:val="003F7B1C"/>
+    <w:rsid w:val="003F61CA"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="00401FCF"/>
+    <w:rsid w:val="00406157"/>
     <w:rsid w:val="00406285"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="004350F9"/>
-    <w:rsid w:val="004365A6"/>
     <w:rsid w:val="00437AC5"/>
+    <w:rsid w:val="00441DF9"/>
     <w:rsid w:val="00442C6C"/>
+    <w:rsid w:val="00443211"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="0046440A"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474CEA"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484F86"/>
-    <w:rsid w:val="004865F7"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="00491C9C"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A707D"/>
     <w:rsid w:val="004B4185"/>
     <w:rsid w:val="004C5541"/>
+    <w:rsid w:val="004C5DFD"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D36F2"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F2133"/>
+    <w:rsid w:val="004F3064"/>
+    <w:rsid w:val="004F47A9"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="004F7B35"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="00513109"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
+    <w:rsid w:val="005165B5"/>
+    <w:rsid w:val="00524288"/>
+    <w:rsid w:val="0052453D"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
-    <w:rsid w:val="00526DBB"/>
     <w:rsid w:val="00536499"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00576E84"/>
-    <w:rsid w:val="0057703C"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
+    <w:rsid w:val="00580EBC"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="0058757E"/>
+    <w:rsid w:val="00587AF6"/>
     <w:rsid w:val="00593A99"/>
-    <w:rsid w:val="00594509"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="005A2AF8"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005D07B8"/>
-    <w:rsid w:val="005D0D4F"/>
     <w:rsid w:val="005D1125"/>
+    <w:rsid w:val="005D282E"/>
+    <w:rsid w:val="005D3043"/>
     <w:rsid w:val="005D6597"/>
-    <w:rsid w:val="005E083E"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
-    <w:rsid w:val="005E577A"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="006041AD"/>
-    <w:rsid w:val="006053E3"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00610D7C"/>
-    <w:rsid w:val="00612840"/>
+    <w:rsid w:val="00613025"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00620154"/>
-    <w:rsid w:val="006211CE"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
-    <w:rsid w:val="0064025F"/>
+    <w:rsid w:val="00641706"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
-    <w:rsid w:val="00642878"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
-    <w:rsid w:val="00657D7E"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00667770"/>
-    <w:rsid w:val="00667DB3"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="00677574"/>
-    <w:rsid w:val="0068248B"/>
+    <w:rsid w:val="006808D2"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="00691B62"/>
-    <w:rsid w:val="00691F2C"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693D14"/>
     <w:rsid w:val="00695A93"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A3383"/>
-    <w:rsid w:val="006B0271"/>
+    <w:rsid w:val="006A3668"/>
     <w:rsid w:val="006B077C"/>
+    <w:rsid w:val="006B0F87"/>
     <w:rsid w:val="006B16AF"/>
     <w:rsid w:val="006B6803"/>
-    <w:rsid w:val="006C6367"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D2A3F"/>
+    <w:rsid w:val="006D2B55"/>
+    <w:rsid w:val="006D2E19"/>
     <w:rsid w:val="006D2FBC"/>
+    <w:rsid w:val="006E0B72"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1867"/>
     <w:rsid w:val="006F0330"/>
-    <w:rsid w:val="006F1015"/>
-    <w:rsid w:val="006F1E5F"/>
     <w:rsid w:val="006F1FDC"/>
     <w:rsid w:val="006F6B8C"/>
     <w:rsid w:val="007013EF"/>
     <w:rsid w:val="007055BD"/>
-    <w:rsid w:val="00711A80"/>
-    <w:rsid w:val="00713FAD"/>
     <w:rsid w:val="007173CA"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="00724A43"/>
+    <w:rsid w:val="0072500A"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00741977"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="00743A2C"/>
     <w:rsid w:val="007447DA"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="00750EC2"/>
     <w:rsid w:val="00752B28"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="00754E36"/>
     <w:rsid w:val="00763139"/>
     <w:rsid w:val="00766F80"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007933F7"/>
+    <w:rsid w:val="007944B9"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A11E8"/>
-    <w:rsid w:val="007A7FED"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
-    <w:rsid w:val="007C1189"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
+    <w:rsid w:val="007F0C24"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="00800412"/>
-    <w:rsid w:val="00801E4F"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="00811BBF"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="0085232E"/>
     <w:rsid w:val="00853EE4"/>
+    <w:rsid w:val="00855401"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
+    <w:rsid w:val="00864595"/>
+    <w:rsid w:val="008669DA"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="00872C54"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="00875285"/>
-    <w:rsid w:val="00877582"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00894BC4"/>
+    <w:rsid w:val="0089729C"/>
+    <w:rsid w:val="008A247A"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008A5D60"/>
     <w:rsid w:val="008B2029"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B57C7"/>
     <w:rsid w:val="008C2F92"/>
     <w:rsid w:val="008C589D"/>
+    <w:rsid w:val="008C6804"/>
     <w:rsid w:val="008C6D51"/>
     <w:rsid w:val="008D2846"/>
-    <w:rsid w:val="008D2A41"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D5C45"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008E4376"/>
+    <w:rsid w:val="008E699F"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
+    <w:rsid w:val="0090776C"/>
     <w:rsid w:val="009111B2"/>
-    <w:rsid w:val="00914148"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="009257ED"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00937BD9"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="00954D01"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="00961400"/>
-    <w:rsid w:val="009625EA"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="00967335"/>
-    <w:rsid w:val="00970E91"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="0097761E"/>
-    <w:rsid w:val="0098124D"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00990032"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="00994386"/>
     <w:rsid w:val="00994791"/>
     <w:rsid w:val="009A13D8"/>
-    <w:rsid w:val="009A2612"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B70AA"/>
     <w:rsid w:val="009C1A3D"/>
     <w:rsid w:val="009C1CB1"/>
+    <w:rsid w:val="009C3A81"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D70A4"/>
+    <w:rsid w:val="009D7348"/>
     <w:rsid w:val="009D7A52"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
+    <w:rsid w:val="00A02409"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
-    <w:rsid w:val="00A052E2"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
+    <w:rsid w:val="00A11D63"/>
     <w:rsid w:val="00A11FD8"/>
-    <w:rsid w:val="00A1388B"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A14996"/>
     <w:rsid w:val="00A157B1"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A252B9"/>
-    <w:rsid w:val="00A254A7"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A330BB"/>
     <w:rsid w:val="00A34ACD"/>
+    <w:rsid w:val="00A40763"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A45125"/>
     <w:rsid w:val="00A513A9"/>
     <w:rsid w:val="00A54715"/>
-    <w:rsid w:val="00A565C7"/>
     <w:rsid w:val="00A6061C"/>
     <w:rsid w:val="00A62D44"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A77AA3"/>
+    <w:rsid w:val="00A77AD7"/>
+    <w:rsid w:val="00A802B0"/>
     <w:rsid w:val="00A8236D"/>
+    <w:rsid w:val="00A82F3C"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A91406"/>
+    <w:rsid w:val="00A95D3F"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA63D4"/>
-    <w:rsid w:val="00AA6843"/>
     <w:rsid w:val="00AB06E8"/>
+    <w:rsid w:val="00AB1A4F"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB352F"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD26E2"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
+    <w:rsid w:val="00AE2B17"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AE7145"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
+    <w:rsid w:val="00B10FB5"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14B5F"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B3588E"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B60E61"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B65950"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B706E8"/>
+    <w:rsid w:val="00B717B1"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B7629E"/>
-    <w:rsid w:val="00B76C2B"/>
-    <w:rsid w:val="00B818B6"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
+    <w:rsid w:val="00B91FFE"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B95AB9"/>
     <w:rsid w:val="00B9714C"/>
+    <w:rsid w:val="00BA1E15"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3F8D"/>
-    <w:rsid w:val="00BB375C"/>
     <w:rsid w:val="00BB7A10"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BD2850"/>
-    <w:rsid w:val="00BD31AF"/>
     <w:rsid w:val="00BD6049"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE5E43"/>
-    <w:rsid w:val="00BE755F"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C03EA4"/>
     <w:rsid w:val="00C04F42"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C123EA"/>
-    <w:rsid w:val="00C12636"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C149D0"/>
+    <w:rsid w:val="00C2221C"/>
     <w:rsid w:val="00C231A0"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27DE9"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C4173A"/>
+    <w:rsid w:val="00C478D4"/>
+    <w:rsid w:val="00C5019C"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C52217"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C74C5D"/>
     <w:rsid w:val="00C863C4"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
+    <w:rsid w:val="00CA5131"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
-    <w:rsid w:val="00CB1F93"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CC0C72"/>
-    <w:rsid w:val="00CC103B"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CD1A9A"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CE225F"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF4148"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
     <w:rsid w:val="00D17B72"/>
-    <w:rsid w:val="00D248D7"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D402DB"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D618F4"/>
-    <w:rsid w:val="00D65507"/>
-    <w:rsid w:val="00D71164"/>
     <w:rsid w:val="00D714CC"/>
     <w:rsid w:val="00D75EA7"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
+    <w:rsid w:val="00D837C4"/>
     <w:rsid w:val="00D8423D"/>
+    <w:rsid w:val="00D84658"/>
     <w:rsid w:val="00D864F2"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D96B55"/>
     <w:rsid w:val="00DA2619"/>
+    <w:rsid w:val="00DA2DA6"/>
     <w:rsid w:val="00DA2E57"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA65DE"/>
+    <w:rsid w:val="00DA7126"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
-    <w:rsid w:val="00DE34A4"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF1A71"/>
+    <w:rsid w:val="00DF3528"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
-    <w:rsid w:val="00E02B2E"/>
+    <w:rsid w:val="00E05796"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E210B5"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E27FFC"/>
+    <w:rsid w:val="00E30811"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E33237"/>
-    <w:rsid w:val="00E36123"/>
     <w:rsid w:val="00E40181"/>
-    <w:rsid w:val="00E540A9"/>
     <w:rsid w:val="00E54950"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56A01"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E7474F"/>
+    <w:rsid w:val="00E77901"/>
     <w:rsid w:val="00E80DE3"/>
     <w:rsid w:val="00E82C55"/>
-    <w:rsid w:val="00E83012"/>
+    <w:rsid w:val="00E8683B"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E92AC3"/>
     <w:rsid w:val="00EA2F6A"/>
-    <w:rsid w:val="00EA4E00"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB1931"/>
+    <w:rsid w:val="00EB487A"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC20FF"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00ED195F"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE1730"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EF109B"/>
+    <w:rsid w:val="00EF147B"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F029DC"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F03701"/>
+    <w:rsid w:val="00F03EC3"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F10C7D"/>
     <w:rsid w:val="00F11037"/>
     <w:rsid w:val="00F16F1B"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F35287"/>
-    <w:rsid w:val="00F37670"/>
     <w:rsid w:val="00F40A70"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46EB8"/>
     <w:rsid w:val="00F476B8"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F6768F"/>
-    <w:rsid w:val="00F7141A"/>
     <w:rsid w:val="00F72115"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F741F2"/>
-    <w:rsid w:val="00F75AA0"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F815B5"/>
-    <w:rsid w:val="00F82D6E"/>
     <w:rsid w:val="00F85195"/>
-    <w:rsid w:val="00F852C2"/>
     <w:rsid w:val="00F868E3"/>
+    <w:rsid w:val="00F9041C"/>
     <w:rsid w:val="00F938BA"/>
     <w:rsid w:val="00F972B1"/>
     <w:rsid w:val="00F97919"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA5A53"/>
+    <w:rsid w:val="00FB0600"/>
+    <w:rsid w:val="00FB17DA"/>
     <w:rsid w:val="00FB3501"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC395C"/>
+    <w:rsid w:val="00FC40A6"/>
     <w:rsid w:val="00FC5E8E"/>
-    <w:rsid w:val="00FD0853"/>
+    <w:rsid w:val="00FD19B7"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD47C4"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7DD5"/>
-    <w:rsid w:val="0C540631"/>
-[...9 lines deleted...]
-    <w:rsid w:val="7FECE6C0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="20609C5E"/>
-  <w15:docId w15:val="{363F63BE-16F1-46FA-99EF-62775A2DB04A}"/>
+  <w14:docId w14:val="7A0FC1C2"/>
+  <w15:docId w15:val="{B105CD01-CD63-4A75-8851-8906A8F280E6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7053,50 +6451,51 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:link w:val="BodyChar"/>
     <w:qFormat/>
     <w:rsid w:val="002365B4"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
@@ -7144,50 +6543,51 @@
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="003D7E30"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00593A99"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
@@ -7525,60 +6925,60 @@
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecaption">
     <w:name w:val="Table caption"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documenttitle">
     <w:name w:val="Document title"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="00280C4B"/>
+    <w:rsid w:val="0016037B"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="460" w:lineRule="atLeast"/>
+      <w:spacing w:after="80" w:line="440" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
-      <w:sz w:val="44"/>
-      <w:szCs w:val="50"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Accessibilitypara">
     <w:name w:val="Accessibility para"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="200" w:line="300" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="19"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -7670,75 +7070,75 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecolhead">
     <w:name w:val="Table col head"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00EB05D5"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers1">
     <w:name w:val="Bullet after numbers 1"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7A69"/>
     <w:rPr>
       <w:color w:val="004C97"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentsubtitle">
     <w:name w:val="Document subtitle"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="00D8423D"/>
+    <w:rsid w:val="0016037B"/>
     <w:pPr>
-      <w:spacing w:after="100" w:line="320" w:lineRule="atLeast"/>
+      <w:spacing w:after="100" w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="201547"/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="220" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="004A4195"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7811,86 +7211,86 @@
     <w:name w:val="ZZ Numbers digit"/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZQuotebullets">
     <w:name w:val="ZZ Quote bullets"/>
     <w:basedOn w:val="ZZNumbersdigit"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigit">
     <w:name w:val="Number digit"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralphaindent">
     <w:name w:val="Number lower alpha indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="22"/>
+        <w:numId w:val="20"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigitindent">
     <w:name w:val="Number digit indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralpha">
     <w:name w:val="Number lower alpha"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="22"/>
+        <w:numId w:val="20"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerroman">
     <w:name w:val="Number lower roman"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerromanindent">
     <w:name w:val="Number lower roman indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
@@ -7914,108 +7314,110 @@
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyaftertablefigure">
     <w:name w:val="Body after table/figure"/>
     <w:basedOn w:val="Body"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00951D50"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers2">
     <w:name w:val="Bullet after numbers 2"/>
     <w:basedOn w:val="Body"/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumberslowerroman">
     <w:name w:val="ZZ Numbers lower roman"/>
     <w:basedOn w:val="ZZQuotebullets"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha">
     <w:name w:val="ZZ Numbers lower alpha"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet1">
     <w:name w:val="Quote bullet 1"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet2">
     <w:name w:val="Quote bullet 2"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -8117,111 +7519,117 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Imprint">
     <w:name w:val="Imprint"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:pPr>
       <w:spacing w:after="60" w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introtext">
     <w:name w:val="Intro text"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="008A5D60"/>
     <w:pPr>
       <w:spacing w:line="320" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbody">
-[...1 lines deleted...]
-    <w:autoRedefine/>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A565C7"/>
+    <w:rsid w:val="00A77AD7"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="270" w:lineRule="atLeast"/>
+      <w:spacing w:before="240" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
-      <w:sz w:val="21"/>
+      <w:b/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00441DF9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="201547"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137504755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="94056959">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="299071615">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="621040253">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="851146005">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -8368,55 +7776,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:victorianseniorpractitioner@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/information-authorised-program-officers" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhhsvicgovau.sharepoint.com/DepartmentTemplates/DFFH/Visual%20Style/DFFH%20green%20factsheet.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8677,164 +8089,216 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...15 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <xsd:import namespace="fe161729-0ef4-4b53-b9e8-ddb61266bb63"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C6CB9F0515219E45804FD4B2590D71EB" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="66edd8fc822c7fc71e5c39a6ebcd51ff">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="205189bd-c108-4a6b-a916-9675bd895acf" xmlns:ns3="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xmlns:ns4="cfbfb954-9d57-4645-bfc3-8bd8fae3ecee" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="08574853f94acb3c1d254701bd605111" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="205189bd-c108-4a6b-a916-9675bd895acf"/>
+    <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <xsd:import namespace="cfbfb954-9d57-4645-bfc3-8bd8fae3ecee"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:O365portals" minOccurs="0"/>
-                <xsd:element ref="ns2:SharetoDesktop" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:Style"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe161729-0ef4-4b53-b9e8-ddb61266bb63" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="205189bd-c108-4a6b-a916-9675bd895acf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="O365portals" ma:index="3" nillable="true" ma:displayName="O365 portals" ma:description="Office 365 portal users " ma:format="Hyperlink" ma:internalName="O365portals">
-[...17 lines deleted...]
-    </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Style" ma:index="16" ma:displayName="Style" ma:default="Visual style" ma:format="Dropdown" ma:internalName="Style">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...2 lines deleted...]
-          <xsd:enumeration value="Signature"/>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9f600a83-c8f8-4723-837a-414bcae56036}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="cfbfb954-9d57-4645-bfc3-8bd8fae3ecee">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cfbfb954-9d57-4645-bfc3-8bd8fae3ecee" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -8879,140 +8343,363 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="205189bd-c108-4a6b-a916-9675bd895acf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5A5B895-EE20-47C1-B097-7A64FCAD9DF7}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCB721E4-DB15-4E1D-92E8-E336A8C1B7DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="fe161729-0ef4-4b53-b9e8-ddb61266bb63"/>
+    <ds:schemaRef ds:uri="205189bd-c108-4a6b-a916-9675bd895acf"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="cfbfb954-9d57-4645-bfc3-8bd8fae3ecee"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="205189bd-c108-4a6b-a916-9675bd895acf"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>DFFH%20green%20factsheet.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1900</Words>
-  <Characters>10834</Characters>
+  <Words>2044</Words>
+  <Characters>11651</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>97</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Chemical restraint information for authorised program officers</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12709</CharactersWithSpaces>
+  <CharactersWithSpaces>13668</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="48" baseType="variant">
+      <vt:variant>
+        <vt:i4>7602296</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://intranet.dhhs.vic.gov.au/graphic-design-process</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7209064</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://intranet.dhhs.vic.gov.au/print-and-distribute-communications-materials</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3145752</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://library.intranet.vic.gov.au/client/en_US/vglsweb-dh-dhs/;jsessionid=CC61035498BF1611F26BEBCD4A100F9A.enterprise-14600?rm=ISBN0%7C%7C%7C1%7C%7C%7C0%7C%7C%7Ctrue</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864376</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://intranet.dhhs.vic.gov.au/templates-our-visual-style</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310776</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc480380487</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310776</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc480380486</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310776</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc480380485</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310776</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc480380484</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Chemical restraint - Information for Authorised Program Officers</dc:title>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>Chemical restraint information for authorised program officers</dc:title>
+  <dc:subject>Chemical restraint information for authorised program officers</dc:subject>
+  <dc:creator>Office of Professional Practice</dc:creator>
+  <cp:keywords>Chemical restraint, Victorian Senior Practitioner, medication, information, fact sheet, chemical, restraint</cp:keywords>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x0101009E92284D629C66409C3E65A98AFA6AB2</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="version">
+    <vt:lpwstr>2026v2 23022026</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
-    <vt:lpwstr>2022-10-25T22:06:37Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
+    <vt:lpwstr>2022-02-01T04:45:40Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
     <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
     <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
-    <vt:lpwstr>86827481-4766-4f9e-bd41-1c4ee8795d53</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
+    <vt:lpwstr>54912b29-25c0-467c-aeba-e810dbabbcec</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="O365portals">
+    <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/EWTw52hTjk9LsIHmaWfGVT4By0UHV7b7Stwuk6sJ9BwJjg?e=ETdVYc, DFFH A4 portrait factsheet Green (O365)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Daysbeforethenextreview">
+    <vt:r8>365</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Format">
+    <vt:lpwstr>Factsheet</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Style">
+    <vt:lpwstr>Visual style</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="TemplateVersion">
+    <vt:i4>1</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Hyperlink Base">
+    <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/EXHkYNRDXbJJj1jq4QTYer4Bsv-7qMFzzGCMv2ZycaI3Og</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Link">
+    <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/EXHkYNRDXbJJj1jq4QTYer4Bsv-7qMFzzGCMv2ZycaI3Og, https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/EXHkYNRDXbJJj1jq4QTYer4Bsv-7qMFzzGCMv2ZycaI3Og</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="GrammarlyDocumentId">
+    <vt:lpwstr>774c2332-dd57-49a7-b414-963f10656032</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="ContentTypeId">
+    <vt:lpwstr>0x010100C6CB9F0515219E45804FD4B2590D71EB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>