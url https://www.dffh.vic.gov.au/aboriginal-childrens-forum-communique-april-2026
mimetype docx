--- v0 (2026-05-29)
+++ v1 (2026-07-29)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6FA8325E" w14:textId="1AE18014" w:rsidR="0074696E" w:rsidRPr="00280C4B" w:rsidRDefault="00B95AB9" w:rsidP="00280C4B">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
       </w:pPr>
       <w:r w:rsidRPr="00280C4B">
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5643E9A5" wp14:editId="5A6C197B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1905</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7558405" cy="2070100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
@@ -338,56 +338,56 @@
       <w:r w:rsidR="4631F539" w:rsidRPr="008E94C1">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="008E94C1">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">0% unit price loading </w:t>
       </w:r>
       <w:r w:rsidR="1DE4D6FB" w:rsidRPr="008E94C1">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">for Aboriginal Family Preservation and additional funding for out-of-home-care </w:t>
       </w:r>
       <w:r w:rsidRPr="008E94C1">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>to account for the additional time and resources ACCOs dedicate to healing, advocacy, and culturally-responsive services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4626A74F" w14:textId="051A3F3B" w:rsidR="25C26D1C" w:rsidRDefault="22E33896" w:rsidP="008E94C1">
+    <w:p w14:paraId="4626A74F" w14:textId="4D7A9282" w:rsidR="25C26D1C" w:rsidRDefault="22E33896" w:rsidP="008E94C1">
       <w:r w:rsidRPr="008E94C1">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Minister for Children, Lizzie Blandthorn and Secretary Peta McCammon both acknowledged the significance of the </w:t>
+        <w:t xml:space="preserve">Secretary Peta McCammon acknowledged the significance of the </w:t>
       </w:r>
       <w:r w:rsidR="5C4DC5DF" w:rsidRPr="008E94C1">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">refreshed ACCO </w:t>
       </w:r>
       <w:r w:rsidRPr="008E94C1">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Rights &amp; Aspirations reports tabled by VACYPA and VACCA, and the value they will have in informing local decisions and funding. </w:t>
       </w:r>
       <w:r w:rsidR="502D36B4" w:rsidRPr="008E94C1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Both reports go significantly further than the current </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="502D36B4" w:rsidRPr="008E94C1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="21"/>
@@ -825,200 +825,200 @@
               <w:t>https://www.dffh.vic.gov.au/aboriginal-childrens-forum</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="312DEA78" w14:textId="77777777" w:rsidR="00162CA9" w:rsidRDefault="00162CA9" w:rsidP="00162CA9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00162CA9" w:rsidSect="00593A99">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01E9BB70" w14:textId="77777777" w:rsidR="00E327DC" w:rsidRDefault="00E327DC">
+    <w:p w14:paraId="77999E76" w14:textId="77777777" w:rsidR="00F33199" w:rsidRDefault="00F33199">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC874D3" w14:textId="77777777" w:rsidR="00E327DC" w:rsidRDefault="00E327DC"/>
+    <w:p w14:paraId="5B610A94" w14:textId="77777777" w:rsidR="00F33199" w:rsidRDefault="00F33199"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="302025C0" w14:textId="77777777" w:rsidR="00E327DC" w:rsidRDefault="00E327DC">
+    <w:p w14:paraId="058B5930" w14:textId="77777777" w:rsidR="00F33199" w:rsidRDefault="00F33199">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5505F3" w14:textId="77777777" w:rsidR="00E327DC" w:rsidRDefault="00E327DC"/>
+    <w:p w14:paraId="4DE94274" w14:textId="77777777" w:rsidR="00F33199" w:rsidRDefault="00F33199"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4A7851F5" w14:textId="77777777" w:rsidR="00E327DC" w:rsidRDefault="00E327DC">
+    <w:p w14:paraId="14A5EF24" w14:textId="77777777" w:rsidR="00F33199" w:rsidRDefault="00F33199">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:panose1 w:val="02020603050405020304"/>
+    <w:panose1 w:val="00000500000000020000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Segoe UI"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="016C29F6" w14:textId="044C41A7" w:rsidR="00E261B3" w:rsidRPr="00F65AA9" w:rsidRDefault="00967335" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C7F58B7" wp14:editId="1A4FC0ED">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="1742400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Picture 7" descr="Victoria State Government Families, Fairness and Housing"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -1157,51 +1157,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65F67A31" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRDefault="00E261B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="36861015" wp14:editId="5023B46B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCM418f4cbe97f099549309dca7" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1284,51 +1284,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6434A8BE" w14:textId="18292232" w:rsidR="00593A99" w:rsidRPr="00F65AA9" w:rsidRDefault="00E90944" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7D119407" wp14:editId="7E8FF7D7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="MSIPCMf9d54216b4ebe9f4335d79a4" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1411,81 +1411,81 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E90944">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A2E19E4" w14:textId="77777777" w:rsidR="00E327DC" w:rsidRDefault="00E327DC" w:rsidP="00207717">
+    <w:p w14:paraId="7FFB0D49" w14:textId="77777777" w:rsidR="00F33199" w:rsidRDefault="00F33199" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="083C4FF6" w14:textId="77777777" w:rsidR="00E327DC" w:rsidRDefault="00E327DC">
+    <w:p w14:paraId="070BBD26" w14:textId="77777777" w:rsidR="00F33199" w:rsidRDefault="00F33199">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD454C8" w14:textId="77777777" w:rsidR="00E327DC" w:rsidRDefault="00E327DC"/>
+    <w:p w14:paraId="68641326" w14:textId="77777777" w:rsidR="00F33199" w:rsidRDefault="00F33199"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4EE5C4C2" w14:textId="77777777" w:rsidR="00E327DC" w:rsidRDefault="00E327DC">
+    <w:p w14:paraId="3A87CE4D" w14:textId="77777777" w:rsidR="00F33199" w:rsidRDefault="00F33199">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3400"/>
       <w:gridCol w:w="3400"/>
       <w:gridCol w:w="3400"/>
     </w:tblGrid>
     <w:tr w:rsidR="208652D8" w14:paraId="57CCC742" w14:textId="77777777" w:rsidTr="208652D8">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3400" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="624B5CE1" w14:textId="7ED48A96" w:rsidR="208652D8" w:rsidRDefault="208652D8" w:rsidP="208652D8">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -1502,80 +1502,80 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3400" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7FC436EE" w14:textId="07B2C96A" w:rsidR="208652D8" w:rsidRDefault="208652D8" w:rsidP="208652D8">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7189D1C5" w14:textId="5F6D5575" w:rsidR="208652D8" w:rsidRDefault="208652D8" w:rsidP="208652D8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01FD96D1" w14:textId="79AF161E" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="208652D8" w:rsidP="208652D8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Aboriginal Children’s Forum </w:t>
     </w:r>
     <w:r w:rsidR="00DD054E">
       <w:t>April</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="00DD054E">
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> Communique</w:t>
     </w:r>
     <w:r w:rsidR="00B14B5F">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9B685C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D2A8F2FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -4271,52 +4271,52 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="289091308">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="174"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4810,66 +4810,68 @@
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A11E8"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B1A60"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
+    <w:rsid w:val="007C2D78"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="00800412"/>
+    <w:rsid w:val="008021E5"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="00811BBF"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="00837DF5"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="00846169"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="0085232E"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="00872C54"/>
     <w:rsid w:val="00872E0A"/>
@@ -4893,50 +4895,51 @@
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B57C7"/>
     <w:rsid w:val="008C2F92"/>
     <w:rsid w:val="008C589D"/>
     <w:rsid w:val="008C6804"/>
     <w:rsid w:val="008C6D51"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D2ED7"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D5C45"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008E216B"/>
     <w:rsid w:val="008E4376"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
     <w:rsid w:val="008E94C1"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
+    <w:rsid w:val="00911114"/>
     <w:rsid w:val="009111B2"/>
     <w:rsid w:val="00911A29"/>
     <w:rsid w:val="009148CA"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="009257ED"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00937BD9"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="00954D01"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="00961400"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="00967335"/>
     <w:rsid w:val="009718C7"/>
@@ -5033,50 +5036,51 @@
     <w:rsid w:val="00AC46D4"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD26E2"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE0822"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AE7145"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14B5F"/>
+    <w:rsid w:val="00B21395"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B34C50"/>
     <w:rsid w:val="00B3588E"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5203D"/>
     <w:rsid w:val="00B5273A"/>
     <w:rsid w:val="00B56925"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B60E61"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B6437C"/>
@@ -5267,73 +5271,75 @@
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E90944"/>
     <w:rsid w:val="00E92AC3"/>
     <w:rsid w:val="00EA2F6A"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB1931"/>
     <w:rsid w:val="00EB605A"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC20FF"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00ED195F"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED6053"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE1730"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
+    <w:rsid w:val="00EF06EF"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F029DC"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F03701"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F10C7D"/>
     <w:rsid w:val="00F11037"/>
     <w:rsid w:val="00F16F1B"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
+    <w:rsid w:val="00F33199"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F35287"/>
     <w:rsid w:val="00F357FC"/>
     <w:rsid w:val="00F40A70"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46EB8"/>
     <w:rsid w:val="00F476B8"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F54B04"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F659E9"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F6768F"/>
     <w:rsid w:val="00F72115"/>
@@ -5529,51 +5535,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="20609C5E"/>
   <w15:docId w15:val="{3531B8DC-BA3B-48BD-BFBF-40C7B3A3E634}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7122,51 +7128,51 @@
     <w:rsid w:val="00FB5B4E"/>
     <w:pPr>
       <w:spacing w:after="60" w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introtext">
     <w:name w:val="Intro text"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="008A5D60"/>
     <w:pPr>
       <w:spacing w:line="320" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137504755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="94056959">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7651,59 +7657,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Attachment Document" ma:contentTypeID="0x010100ADB6A493CB944449B507A6E62846B95F000DBC3A0A02AA3B4DBDB6EC669797D523" ma:contentTypeVersion="8" ma:contentTypeDescription="Attachment Document" ma:contentTypeScope="" ma:versionID="fd6f19e50e8dbd8e13d55742ad172060">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f28b482d-bc24-4068-8020-36fb06b1ef6a" xmlns:ns3="167a4c98-9cce-44c8-a590-484a6f8bd838" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f0376c82ffe861645d741e54008a286b" ns2:_="" ns3:_="">
     <xsd:import namespace="f28b482d-bc24-4068-8020-36fb06b1ef6a"/>
     <xsd:import namespace="167a4c98-9cce-44c8-a590-484a6f8bd838"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:ABCSignatureRequired" minOccurs="0"/>
                 <xsd:element ref="ns2:ABCSignatureInstructions" minOccurs="0"/>
                 <xsd:element ref="ns2:ABCDocumentMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f28b482d-bc24-4068-8020-36fb06b1ef6a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="ABCSignatureRequired" ma:index="1" nillable="true" ma:displayName="Signature Required" ma:default="0" ma:internalName="ABCSignatureRequired">
@@ -7812,141 +7809,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="167a4c98-9cce-44c8-a590-484a6f8bd838" xsi:nil="true"/>
     <ABCSignatureInstructions xmlns="f28b482d-bc24-4068-8020-36fb06b1ef6a" xsi:nil="true"/>
     <ABCSignatureRequired xmlns="f28b482d-bc24-4068-8020-36fb06b1ef6a">false</ABCSignatureRequired>
     <ABCDocumentMetadata xmlns="f28b482d-bc24-4068-8020-36fb06b1ef6a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B651B7DE-6E8F-4626-91D2-90A370CC7D84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f28b482d-bc24-4068-8020-36fb06b1ef6a"/>
     <ds:schemaRef ds:uri="167a4c98-9cce-44c8-a590-484a6f8bd838"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="167a4c98-9cce-44c8-a590-484a6f8bd838"/>
     <ds:schemaRef ds:uri="f28b482d-bc24-4068-8020-36fb06b1ef6a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>578</Words>
-  <Characters>3298</Characters>
+  <Words>546</Words>
+  <Characters>3276</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3869</CharactersWithSpaces>
+  <CharactersWithSpaces>3802</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Aboriginal Children's Forum Communique - April 2026</dc:title>
   <dc:subject>Aboriginal Children’s Forum April 2026 Communique</dc:subject>
   <dc:creator>CFD Aboriginal Init, Quality &amp; Oversight</dc:creator>
   <cp:keywords>Aboriginal Children’s Forum April 2026 Communique</cp:keywords>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100ADB6A493CB944449B507A6E62846B95F000DBC3A0A02AA3B4DBDB6EC669797D523</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>2022v1 15032022 sbv v2 13052022</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2022-05-16T06:26:55Z</vt:lpwstr>