--- v0 (2026-10-03)
+++ v1 (2026-10-23)
@@ -503,56 +503,56 @@
           <w:bCs/>
           <w:color w:val="53565A"/>
           <w:kern w:val="32"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6500107F" w14:textId="6852EF9D" w:rsidR="008A5D60" w:rsidRPr="00F72115" w:rsidRDefault="007E2AB8" w:rsidP="003D7E30">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc241049189"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Finalists - </w:t>
       </w:r>
       <w:r w:rsidR="003846A6">
         <w:t>Advocacy for People</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="70552B07" w14:textId="25220FCC" w:rsidR="003846A6" w:rsidRPr="007E2AB8" w:rsidRDefault="00CB46E3" w:rsidP="008A5D60">
+    <w:p w14:paraId="38E8CFBC" w14:textId="77777777" w:rsidR="00425319" w:rsidRPr="00425319" w:rsidRDefault="00425319" w:rsidP="00425319">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="007E2AB8">
-        <w:t>Association for Children with Disability</w:t>
+      <w:r w:rsidRPr="00425319">
+        <w:t>ACD - Advocating for Children with Disability (previously listed as Association for Children with Disability)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59219AA4" w14:textId="14B56914" w:rsidR="003846A6" w:rsidRDefault="00CB46E3" w:rsidP="008A5D60">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB46E3">
         <w:t>Lani Dinh</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D2BAA95" w14:textId="77C15343" w:rsidR="00CB46E3" w:rsidRPr="002365B4" w:rsidRDefault="00CB46E3" w:rsidP="008A5D60">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB46E3">
         <w:t>Traveller’s Aid Australia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A717607" w14:textId="747975F1" w:rsidR="003846A6" w:rsidRDefault="007E2AB8" w:rsidP="003846A6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc241049190"/>
       <w:r>
         <w:t xml:space="preserve">Finalists - </w:t>
@@ -840,104 +840,117 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="5"/>
     </w:tbl>
     <w:p w14:paraId="312DEA78" w14:textId="77777777" w:rsidR="00162CA9" w:rsidRDefault="00162CA9" w:rsidP="00162CA9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00162CA9" w:rsidSect="00593A99">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55C862EC" w14:textId="77777777" w:rsidR="00EA2FAC" w:rsidRDefault="00EA2FAC">
+    <w:p w14:paraId="7E1448B4" w14:textId="77777777" w:rsidR="00ED6A89" w:rsidRDefault="00ED6A89">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0387EE20" w14:textId="77777777" w:rsidR="00EA2FAC" w:rsidRDefault="00EA2FAC"/>
+    <w:p w14:paraId="6B360A4A" w14:textId="77777777" w:rsidR="00ED6A89" w:rsidRDefault="00ED6A89"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BAA38A3" w14:textId="77777777" w:rsidR="00EA2FAC" w:rsidRDefault="00EA2FAC">
+    <w:p w14:paraId="0AFF814D" w14:textId="77777777" w:rsidR="00ED6A89" w:rsidRDefault="00ED6A89">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4B88BB" w14:textId="77777777" w:rsidR="00EA2FAC" w:rsidRDefault="00EA2FAC"/>
+    <w:p w14:paraId="07101462" w14:textId="77777777" w:rsidR="00ED6A89" w:rsidRDefault="00ED6A89"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
@@ -951,57 +964,50 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="016C29F6" w14:textId="5929787B" w:rsidR="00E261B3" w:rsidRPr="00F65AA9" w:rsidRDefault="00925232" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
@@ -1417,66 +1423,66 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00B27BBA">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16EAF938" w14:textId="77777777" w:rsidR="00EA2FAC" w:rsidRDefault="00EA2FAC" w:rsidP="00207717">
+    <w:p w14:paraId="60912126" w14:textId="77777777" w:rsidR="00ED6A89" w:rsidRDefault="00ED6A89" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53725BDF" w14:textId="77777777" w:rsidR="00EA2FAC" w:rsidRDefault="00EA2FAC">
+    <w:p w14:paraId="481BD061" w14:textId="77777777" w:rsidR="00ED6A89" w:rsidRDefault="00ED6A89">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653B6B3A" w14:textId="77777777" w:rsidR="00EA2FAC" w:rsidRDefault="00EA2FAC"/>
+    <w:p w14:paraId="6E15FEB0" w14:textId="77777777" w:rsidR="00ED6A89" w:rsidRDefault="00ED6A89"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01FD96D1" w14:textId="26612768" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="00A0514C" w:rsidP="0017674D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">2026 Victorian Disability Awards – </w:t>
     </w:r>
     <w:r w:rsidR="007E2AB8">
       <w:t>F</w:t>
     </w:r>
     <w:r>
       <w:t>inalists</w:t>
     </w:r>
     <w:r w:rsidR="00B14B5F">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
@@ -2902,50 +2908,163 @@
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55AC6935"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="438EF63A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C74426AA">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:eastAsia="Aptos" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6309259F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60E46E98"/>
     <w:styleLink w:val="ZZQuotebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Quotebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Quotebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
@@ -3027,51 +3146,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66B20FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE704FD8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3140,51 +3259,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC262D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B38817FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1191" w:hanging="397"/>
       </w:pPr>
@@ -3263,51 +3382,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77485834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B2EAC32"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3376,51 +3495,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79255E49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7748BF6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3655,54 +3774,54 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1084565812">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="612327984">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -3721,51 +3840,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="287248046">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -3811,54 +3930,54 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="749500763">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1998877199">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -3883,63 +4002,63 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1565026706">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1610772344">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1343095388">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="493033578">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="523327244">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1466117959">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="366100407">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1504128639">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1827630457">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1110396989">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="283509065">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="252250032">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="737635016">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="28262996">
     <w:abstractNumId w:val="2"/>
   </w:num>
@@ -3996,57 +4115,69 @@
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="44" w16cid:durableId="141898277">
+    <w:abstractNumId w:val="22"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4301,50 +4432,51 @@
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
     <w:rsid w:val="003D7000"/>
     <w:rsid w:val="003D7E30"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F5CB9"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="00401FCF"/>
     <w:rsid w:val="00406285"/>
     <w:rsid w:val="004122A4"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="00424D65"/>
+    <w:rsid w:val="00425319"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="004350F9"/>
     <w:rsid w:val="00437AC5"/>
     <w:rsid w:val="00442C6C"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="0046440A"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474CEA"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
@@ -4723,50 +4855,51 @@
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB352F"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD26E2"/>
     <w:rsid w:val="00AD3A7F"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AE7145"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00B00672"/>
+    <w:rsid w:val="00B00937"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14B5F"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B27BBA"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B3588E"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
@@ -4942,62 +5075,64 @@
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E40181"/>
     <w:rsid w:val="00E54950"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56A01"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E7474F"/>
     <w:rsid w:val="00E80DE3"/>
     <w:rsid w:val="00E82C55"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E92AC3"/>
     <w:rsid w:val="00EA2F6A"/>
     <w:rsid w:val="00EA2FAC"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB1931"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC20FF"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00ED195F"/>
     <w:rsid w:val="00ED5B9B"/>
+    <w:rsid w:val="00ED6A89"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE1730"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF201C"/>
+    <w:rsid w:val="00EF2B55"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F029DC"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F03701"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F10C7D"/>
     <w:rsid w:val="00F11037"/>
     <w:rsid w:val="00F16F1B"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F35287"/>
     <w:rsid w:val="00F40A70"/>
     <w:rsid w:val="00F43A37"/>
@@ -5579,51 +5714,50 @@
     <w:next w:val="Body"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="98"/>
     <w:qFormat/>
     <w:rsid w:val="008E3B19"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="53565A"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
@@ -7185,59 +7319,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CFA070CBDEE3C84C87EF48C582F1029F" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b5883c5a089023b830cdedb4df320b3b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a8b31afa-417e-4da9-875e-8e3e59b2866e" xmlns:ns3="689964ec-e939-4341-a3ff-2a40e91928f6" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="369e2d5c7006bde432d6d6feb707d0ca" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a8b31afa-417e-4da9-875e-8e3e59b2866e"/>
     <xsd:import namespace="689964ec-e939-4341-a3ff-2a40e91928f6"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -7459,143 +7584,152 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="689964ec-e939-4341-a3ff-2a40e91928f6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BC8E343-1F13-45DC-B9F2-35A5459C6C4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a8b31afa-417e-4da9-875e-8e3e59b2866e"/>
     <ds:schemaRef ds:uri="689964ec-e939-4341-a3ff-2a40e91928f6"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="689964ec-e939-4341-a3ff-2a40e91928f6"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>347</Words>
-  <Characters>1982</Characters>
+  <Words>357</Words>
+  <Characters>2041</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 Victorian Disability Awards - Finalists</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2325</CharactersWithSpaces>
+  <CharactersWithSpaces>2394</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>7602296</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>36</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://intranet.dhhs.vic.gov.au/graphic-design-process</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7209064</vt:i4>
       </vt:variant>
@@ -7711,51 +7845,50 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc480380484</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2026 Victorian Disability Awards - Finalists</dc:title>
   <dc:subject>2026 Victorian Disability Awards - Finalists</dc:subject>
-  <dc:creator>Victorian Disability Awards team</dc:creator>
   <cp:keywords>2026, Victoria, disability, awards, finalists, list</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100CFA070CBDEE3C84C87EF48C582F1029F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>v8 15022022 sbv1 14022022</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>